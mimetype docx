--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -66,2163 +66,2297 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the scalar structures in turbulent diffusion flames with progressive H2 addition using 1D spontaneous Raman scattering and simultaneous PIV-OH PLIF</w:t>
+                <w:t xml:space="preserve">Impact of N2∗ quenching process modeling on large-eddy simulation of plasma-assisted combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Victorien P Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 276, pp.114129. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2026.2642865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066809v1</w:t>
+                <w:t xml:space="preserve">hal-05560869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the flow and scalar structures when shifting from methane to hydrogen turbulent flames using simultaneous PIV – OH PLIF and spontaneous Raman scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Insights into the scalar structures in turbulent diffusion flames with progressive H2 addition using 1D spontaneous Raman scattering and simultaneous PIV-OH PLIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105708⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, pp.114129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685431v1</w:t>
+                <w:t xml:space="preserve">hal-05066809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H 2 addition on the local extinction, flame structure, and flow field hydrodynamics in non-premixed bluff body stabilized flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Insights into the flow and scalar structures when shifting from methane to hydrogen turbulent flames using simultaneous PIV – OH PLIF and spontaneous Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0142921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04061461v1</w:t>
+                <w:t xml:space="preserve">hal-04685431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of turbulent kinetic energy and coherent motion in the near field of the cylinder wake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Armaly</w:t>
+                <w:t xml:space="preserve">Effect of H 2 addition on the local extinction, flame structure, and flow field hydrodynamics in non-premixed bluff body stabilized flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Varea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.44. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.047110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2023038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0142921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353890v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of sooting butane jet flames, Part 2: Temperature and soot particle size</w:t>
+                <w:t xml:space="preserve">Interaction of turbulent kinetic energy and coherent motion in the near field of the cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Mulla</w:t>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111596⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351026v1</w:t>
+                <w:t xml:space="preserve">hal-04353890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accuracy and precision of multi-line NO-LIF thermometry in a wide range of pressures and temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive characterization of sooting butane jet flames, Part 2: Temperature and soot particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kae Ken Foo</w:t>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107257⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.111596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997167v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS and LES of spark ignition with an automotive coil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The accuracy and precision of multi-line NO-LIF thermometry in a wide range of pressures and temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ritter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kae Ken Foo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mouriaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (4), pp.4875-4883. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.107257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018875v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of spark ignition using Analytically Reduced Chemistry including plasma kinetics</w:t>
+                <w:t xml:space="preserve">DNS and LES of spark ignition with an automotive coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Collin-Bastiani</w:t>
+                <w:t xml:space="preserve">Olivier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vermorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lacour</w:t>
+                <w:t xml:space="preserve">Martin Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">Karine Truffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cuenot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Mouriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.4875-4883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852167v1</w:t>
+                <w:t xml:space="preserve">hal-02018875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+                <w:t xml:space="preserve">DNS of spark ignition using Analytically Reduced Chemistry including plasma kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">F. Collin-Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611261v1</w:t>
+                <w:t xml:space="preserve">hal-01852167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611157v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of structure and stabilization of spray oxyfuel flames diluted by carbon dioxide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35, pp.3565--3572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.028⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4087-4094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612349v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation and experimental study of cycle-to-cycle variations of stable and unstable operating points in a spark ignition engine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of structure and stabilization of spray oxyfuel flames diluted by carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Enaux</w:t>
+                <w:t xml:space="preserve">G. Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dugué</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 159, pp.1562-1575. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.3565--3572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800941v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of a Motored Single-Cylinder Piston Engine: Numerical Strategies and Validation</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation and experimental study of cycle-to-cycle variations of stable and unstable operating points in a spark ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Enaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Thobois</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-010-9299-7⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 159, pp.1562-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555461v1</w:t>
+                <w:t xml:space="preserve">hal-00800941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of a polydisperse spray with vortices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation of a Motored Single-Cylinder Piston Engine: Numerical Strategies and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Massot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (2), pp.295-311. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (2), pp.153-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-011-1050-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-010-9299-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595348v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsated free jets with polydisperse spray injection: Experiments and numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of a polydisperse spray with vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Fréret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.105⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (2), pp.295-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-011-1050-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355806v1</w:t>
+                <w:t xml:space="preserve">hal-00595348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pulsated free jets with polydisperse spray injection: Experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.2215-2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stabilization Mechanisms of Laminar Partially Premixed Flames from domestic-like burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelakrim Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hauguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (1), pp.156-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2232,5432 +2366,5432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame stability analysis in domestic cooking burners – Effect of hydrogen addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajalakshmi Ravichandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low-Carbon combustion meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach of the potential of hydrogen combustion for the decarbonization of tiles and bricks industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRF Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on the stabilization limits of methane and biogas oxyflames under CO2 dilution for CCS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pirateque Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRF Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new sub-pixel approach based on multi-correlation maps for velocity vector evaluation in PIV algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Particle Image Velocimetry (ISPIV2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tokyo (JP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sub-pixel multi-corrélations pour les mesures de vitesse par PIV basse et haute cadences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal development of NACA airfoil wake affected by an upstream wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaz and particle emissions of a domestic boiler fed with wood, miscanthus and straw pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Carbon Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883047v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874226v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Braganca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859509v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and phase decomposition in a cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la LIBS pour la caractérisation des précurseurs des cendres (Na, K et Ca) contenus dans la biomasse du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/jitipee.v7i1.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the French and British sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode d'alimentation sur les émissions polluantes en gaz et particules dans une chaudière domestique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of operation mode of a drop-feed-pellet domestic boiler on gaseous and particulate emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-angular recording technique on a single camera for 3D measurements in fluid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18726/2019_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic PIV calibration procedure in confined optical engine geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement multi-angulaire sur une caméra pour les mesures 3D dans les écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la PIV tomographique aux écoulements confinés : cas d'un moteur à combustion interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852159v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852160v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852158v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
+                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Delangle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Julien Lemetayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392338v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA Powertrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurements of PIV, anisole-PLIF and OH-PLIF for investigating back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.4 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Marrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
+                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Earl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Jin Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852217v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Earl</w:t>
+                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Jin Jeon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852230v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase PIV to investigate spray/flow interaction in Gasoline Direct injection engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flame speed for ethanol iso-octane mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Admission and Exhaust Flows in a Spark Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S H Och</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L M Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Velásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lund, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic PIV study of lifted flames in turbulent Axisymmetric jets of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsated free jets with spray injection : Eulerian multi-fluid modelling and simulation versus experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pp.1--15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00191015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7667,262 +7801,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASS DEGRADATION UNDER A CONTROLLED HEAT FLUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Feliz Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pahola Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Europeqn Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air, 5th ATW &amp;quot;Fundamentals of Aerodynamic Flow and Combustion control by Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS Aerospace Thematic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7932,146 +8066,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Combustion of a Single Biomass Particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pahola Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood &amp; Fire Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.9-15, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41235-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8081,143 +8215,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics laser haute cadence couplés pour une caractérisation expérimentale de flammes d'hydrogène et de mélanges CH4-H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8227,100 +8361,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STABILITE DE FLAMMES LAMINAIRES PARTIELLEMENT PREMELANGEES- APPLICATION AUX BRULEURS DOMESTIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. INSA de Rouen, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00110209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8330,161 +8464,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDRAULIQUE pour le génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desmorieux Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8631,51 +8765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Enaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thobois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9299-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4AF7891D4C0B104DD9FEC9BC8E9F23F7163A0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1050-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDXC1X62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acevedo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.302" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110209v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2026.2642865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Enaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thobois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9299-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4AF7891D4C0B104DD9FEC9BC8E9F23F7163A0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1050-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDXC1X62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acevedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.302" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>