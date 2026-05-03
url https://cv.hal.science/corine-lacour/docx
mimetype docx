--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H 2 addition on the local extinction, flame structure, and flow field hydrodynamics in non-premixed bluff body stabilized flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of turbulent kinetic energy and coherent motion in the near field of the cylinder wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Godard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0142921⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061461v1</w:t>
+                <w:t xml:space="preserve">hal-04353890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of turbulent kinetic energy and coherent motion in the near field of the cylinder wake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Armaly</w:t>
+                <w:t xml:space="preserve">Effect of H 2 addition on the local extinction, flame structure, and flow field hydrodynamics in non-premixed bluff body stabilized flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.44. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.047110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2023038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0142921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353890v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive characterization of sooting butane jet flames, Part 2: Temperature and soot particle size</w:t>
               </w:r>
@@ -1294,295 +1294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lacour</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lecordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4087-4094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611261v1</w:t>
+                <w:t xml:space="preserve">hal-01611157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Frat</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Domingues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.4087-4094. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611157v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of structure and stabilization of spray oxyfuel flames diluted by carbon dioxide</w:t>
               </w:r>
@@ -2639,51 +2639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on the stabilization limits of methane and biogas oxyflames under CO2 dilution for CCS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pirateque Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sub-pixel multi-corrélations pour les mesures de vitesse par PIV basse et haute cadences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3036,90 +3036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal development of NACA airfoil wake affected by an upstream wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3403,64 +3403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,103 +3515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
@@ -3634,700 +3634,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+                <w:t xml:space="preserve">hal-03883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874226v1</w:t>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tirel</w:t>
+                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859509v1</w:t>
+                <w:t xml:space="preserve">hal-03874226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Foucaut</w:t>
+                <w:t xml:space="preserve">Christophe Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cuvier</w:t>
+                <w:t xml:space="preserve">Pierre Braganca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883047v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and phase decomposition in a cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4499,64 +4499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,51 +4637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5078,77 +5078,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5445,51 +5445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5540,64 +5540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5633,510 +5633,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
+                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852160v1</w:t>
+                <w:t xml:space="preserve">hal-01852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Daher</w:t>
+                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebre</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852158v1</w:t>
+                <w:t xml:space="preserve">hal-01852160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392338v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lemetayer</w:t>
+                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852159v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t>
               </w:r>
@@ -6332,441 +6332,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Marrero</w:t>
+                <w:t xml:space="preserve">Thomas Earl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lefebvre</w:t>
+                <w:t xml:space="preserve">Young Jin Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vervisch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392356v1</w:t>
+                <w:t xml:space="preserve">hal-01852230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Earl</w:t>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Jin Jeon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852230v1</w:t>
+                <w:t xml:space="preserve">hal-01852217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
+                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Marrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852217v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6843,64 +6843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6981,51 +6981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7106,51 +7106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7218,64 +7218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7533,103 +7533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic PIV study of lifted flames in turbulent Axisymmetric jets of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.377</w:t>
@@ -7962,51 +7962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8255,51 +8255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8765,51 +8765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2026.2642865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Enaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thobois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9299-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4AF7891D4C0B104DD9FEC9BC8E9F23F7163A0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1050-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDXC1X62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acevedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.302" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2026.2642865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Enaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thobois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9299-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4AF7891D4C0B104DD9FEC9BC8E9F23F7163A0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1050-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDXC1X62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acevedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.302" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>