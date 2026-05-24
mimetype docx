--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of turbulent kinetic energy and coherent motion in the near field of the cylinder wake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of H 2 addition on the local extinction, flame structure, and flow field hydrodynamics in non-premixed bluff body stabilized flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Armaly</w:t>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2023038⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.047110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0142921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353890v1</w:t>
+                <w:t xml:space="preserve">hal-04061461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H 2 addition on the local extinction, flame structure, and flow field hydrodynamics in non-premixed bluff body stabilized flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+                <w:t xml:space="preserve">Interaction of turbulent kinetic energy and coherent motion in the near field of the cylinder wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Godard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (4), pp.047110. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0142921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061461v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive characterization of sooting butane jet flames, Part 2: Temperature and soot particle size</w:t>
               </w:r>
@@ -1294,295 +1294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611157v1</w:t>
+                <w:t xml:space="preserve">hal-01611261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lacour</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lecordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4087-4094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611261v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of structure and stabilization of spray oxyfuel flames diluted by carbon dioxide</w:t>
               </w:r>
@@ -2374,519 +2374,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame stability analysis in domestic cooking burners – Effect of hydrogen addition</w:t>
+                <w:t xml:space="preserve">An integrated approach of the potential of hydrogen combustion for the decarbonization of tiles and bricks industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajalakshmi Ravichandran</w:t>
+                <w:t xml:space="preserve">Catherine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marc</w:t>
+                <w:t xml:space="preserve">Oscar Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Le Coeur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarra Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low-Carbon combustion meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">IFRF Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304680v1</w:t>
+                <w:t xml:space="preserve">hal-05070767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach of the potential of hydrogen combustion for the decarbonization of tiles and bricks industry</w:t>
+                <w:t xml:space="preserve">An experimental study on the stabilization limits of methane and biogas oxyflames under CO2 dilution for CCS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Poirier</w:t>
+                <w:t xml:space="preserve">Laura Pirateque Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRF Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, France</w:t>
+              <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070767v1</w:t>
+                <w:t xml:space="preserve">hal-05070755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on the stabilization limits of methane and biogas oxyflames under CO2 dilution for CCS applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">A new sub-pixel approach based on multi-correlation maps for velocity vector evaluation in PIV algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRF Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Particle Image Velocimetry (ISPIV2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tokyo (JP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070755v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sub-pixel approach based on multi-correlation maps for velocity vector evaluation in PIV algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame stability analysis in domestic cooking burners – Effect of hydrogen addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajalakshmi Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lacour</w:t>
+                <w:t xml:space="preserve">Sylvain Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Lecordier</w:t>
+                <w:t xml:space="preserve">Michel Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Particle Image Velocimetry (ISPIV2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tokyo (JP), France</w:t>
+              <w:t xml:space="preserve">3rd Low-Carbon combustion meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144943v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sub-pixel multi-corrélations pour les mesures de vitesse par PIV basse et haute cadences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2905,1468 +2905,1468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+                <w:t xml:space="preserve">Temporal development of NACA airfoil wake affected by an upstream wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091294v1</w:t>
+                <w:t xml:space="preserve">hal-04294974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal development of NACA airfoil wake affected by an upstream wake</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294974v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t>
+                <w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070630v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaz and particle emissions of a domestic boiler fed with wood, miscanthus and straw pellet</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low-Carbon Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518784v1</w:t>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874234v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859470v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braganca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883047v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Armaly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Dynamics and phase decomposition in a cylinder wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874226v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaz and particle emissions of a domestic boiler fed with wood, miscanthus and straw pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Braganca</w:t>
+                <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Beauvais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Low-Carbon Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297102v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tirel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859509v1</w:t>
+                <w:t xml:space="preserve">hal-03874234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and phase decomposition in a cylinder wake</w:t>
+                <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Armaly</w:t>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280025v1</w:t>
+                <w:t xml:space="preserve">hal-03859470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la LIBS pour la caractérisation des précurseurs des cendres (Na, K et Ca) contenus dans la biomasse du bois</w:t>
               </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t>
@@ -4480,1016 +4480,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020633v1</w:t>
+                <w:t xml:space="preserve">hal-03020631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelson Valdez</w:t>
+                <w:t xml:space="preserve">Influence du mode d'alimentation sur les émissions polluantes en gaz et particules dans une chaudière domestique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020631v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mode d'alimentation sur les émissions polluantes en gaz et particules dans une chaudière domestique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Influence of operation mode of a drop-feed-pellet domestic boiler on gaseous and particulate emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460340v1</w:t>
+                <w:t xml:space="preserve">hal-03117136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operation mode of a drop-feed-pellet domestic boiler on gaseous and particulate emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
+                <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117136v1</w:t>
+                <w:t xml:space="preserve">hal-03020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-angular recording technique on a single camera for 3D measurements in fluid mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262354v1</w:t>
+                <w:t xml:space="preserve">hal-02110925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic PIV calibration procedure in confined optical engine geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Daher</w:t>
+                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262353v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Tomographic PIV calibration procedure in confined optical engine geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110925v1</w:t>
+                <w:t xml:space="preserve">hal-02262353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-angular recording technique on a single camera for 3D measurements in fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18726/2019_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115011v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement multi-angulaire sur une caméra pour les mesures 3D dans les écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5514,90 +5514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la PIV tomographique aux écoulements confinés : cas d'un moteur à combustion interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5633,510 +5633,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
+                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852159v1</w:t>
+                <w:t xml:space="preserve">hal-01852160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lemetayer</w:t>
+                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852160v1</w:t>
+                <w:t xml:space="preserve">hal-01852158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Daher</w:t>
+                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852158v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392338v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,549 +6224,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurements of PIV, anisole-PLIF and OH-PLIF for investigating back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delangle</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.4 - 7</w:t>
+              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392347v1</w:t>
+                <w:t xml:space="preserve">hal-02392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Earl</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852230v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Earl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Marrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+                <w:t xml:space="preserve">Young Jin Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vervisch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852217v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vervisch</w:t>
+                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392356v1</w:t>
+                <w:t xml:space="preserve">hal-01852238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,182 +6798,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Domingues</w:t>
+                <w:t xml:space="preserve">Simultaneous measurements of PIV, anisole-PLIF and OH-PLIF for investigating back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.4 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852238v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
               </w:r>
@@ -6981,64 +6981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
@@ -7106,64 +7106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
@@ -7218,64 +7218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7313,77 +7313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flame speed for ethanol iso-octane mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7533,103 +7533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic PIV study of lifted flames in turbulent Axisymmetric jets of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.377</w:t>
@@ -7962,64 +7962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS Aerospace Thematic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
@@ -8119,51 +8119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood &amp; Fire Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.9-15, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8255,51 +8255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8765,51 +8765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2026.2642865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Enaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thobois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9299-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4AF7891D4C0B104DD9FEC9BC8E9F23F7163A0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1050-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDXC1X62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acevedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.302" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2026.2642865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Enaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thobois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9299-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4AF7891D4C0B104DD9FEC9BC8E9F23F7163A0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1050-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDXC1X62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acevedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.302" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>