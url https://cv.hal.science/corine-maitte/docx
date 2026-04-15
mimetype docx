--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corine Maitte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire moderne, université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corine-maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4041-1168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056258488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorità politiche (secc. XV-XVIII). Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-2, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remunerating Labour in a Long- Term Perspective: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2022.01.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una rivalutazione della storia, del tempo di lavoro (Europa occidentale, XIV-XIX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia&amp;lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LVI (2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7384/106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail : l’enfer de la cadence, XVIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 497 (8), pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunérer et compter le travail sur les chantiers Médicis (fin XVIe-début XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions charitables comme lieux de travail, XVe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.83-122. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19229/1828-230X/4842020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de travail, une vieille histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1619, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des verriers très convoités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l’empreinte domestique du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schapira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-1, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.5875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pour une histoire des médiateurs du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129-1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.3505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans les campagnes françaises du XVIIIe siècle : entre rythmes convenus et temporalités atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Vallesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail préindustriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pour une histoire des médiateurs du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les intermédiaires du travail. Acteurs du recrutement et de la gestion des travailleurs, XVIe-XXIe siècle, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail invisible dans les familles artisanales (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et intégrations urbaines des verriers italiens en France, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation, copie, contrefaçon, faux : définitions et pratiques sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (78), pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et résistances autour du temps de travail avant l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, + (16), http://temporalites.revues.org/2203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace européen du travail des verriers italiens, XVIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, undefined (84), pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de travail dans les verreries anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (85), pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question (re)devenue centrale : le temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, + (85), pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de travail et de savoir-faire à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (56), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations de travail comme ressources : verriers vénitiens et altarais, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail a changé avant les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (368), pp.66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Perrotto, un verrier migrant d'Altare au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Bernard Perrot, Catalogue de l'exposition Orléans, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des manufactures lainières européennes du XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, undefined (18), pp.151-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels, Brands and market integration in the modern era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Economic History On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (+), http://www.thebhc.org/publications/BEHonline/2009/maitte.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; mystère &amp;quot; Bernard Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis des musées d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'innovazione tecnica nella lavorazione del vetro », in Il Rinascimento italiano e l'Europa, vol. 3 : Produzione e tecniche, a cura di Ph. Branstein e L. Molà, Cassamarca, ed. A. Colla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'innovazione tecnica nella lavorazione del vetro », in Il Rinascimento italiano e l'Europa, vol. 3 : Produzione e tecniche, a cura di Ph. Branstein e L. Molà, Cassamarca, ed. A. Colla.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« pratiques migratoires, gestion des diversités et cultures d'entreprise dans la longue durée » Avec Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, nov.-dec. (108), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrations et entreprises » coordonné par Corine Maitte et Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, nov.-dec. vol.18 (108)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« le rouge dans l'histoire », TDC « Les sciences de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Altare, une communauté verrière, XVe-XIXe siècle Bulletin de l'AFAV, 2005, p. 37-41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de verre : Bernard Perrot entre publicité de l'invention et production industrielle, second XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 341-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne , catalogue de l'exposition Couleur, travail et société, Lille, 2004, p. 42-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne catalogue de l'exposition Couleur, travail et société, Lille, 2004, p. 42-47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de verre : Bernard Perrot entre publicité de l'invention et production industrielle, second XVII° siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, territoire et industries au Piémont, 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.747-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réformisme éclairé et les corporations : l'abolition des Arts en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (1), pp.56-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporation et politique au village : Altare entre migrations et processus de différenciation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, undefined (617), pp.45-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR DÉFI 2024-2027: Droits, économies, femmes, Italie. Gender and Agency in Venice, Florence, Naples, Palermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca sul lavoro delle donne in età moderna. Percorsi, carriere, imprenditorialità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Economic Privileges in Western Europe (France, Italy, England, Holy Roman Empire), 16th-19th century : beyond National History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulations et migrations d'entreprises dans les économies transfrontalières », avec M. Martini, introduction aux journées d'études franco-italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations d'entrepreneurs, migrations d'entreprises et de main d'œuvre dans les économies transfrontalières à l'époque moderne et contemporaine, Imperia, 6-7 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopération et concurrence entre verriers migrants à l'époque moderne », in Etrangers. Contacts et regards croisés de l'Antiquité à nos jours, (à paraître, Rennes, PUR, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris 7, 1-2 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Héritiers de verre. Transmettre le métier et les entreprises chez les verriers italiens migrants en Europe, XVIe-XVIIIe siècles »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et transmission, Paris X Nanterre, 5-6 décembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine MAITTE Mobilisation du territoire et diversité des parcours industriels à Prato et à Biella XVIIIe-XXe siècle . . . . . . . .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité franco-italien d'histoire économique, Le luxe dans les économies françaises et italiennes, XVe-XXe siècle, Lille, 4-5 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-10 Septembre : participation au colloque international de l'AIHV (Association Internationale d'Histoire du Verre) à Anvers Communication : « migrations et secrets ; verriers d'Altare face à la transmission de leur savoir-faire technique, XVI-XVIIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-10 Septembre : participation au colloque international de l'AIHV (Association Internationale d'Histoire du Verre) à Anvers</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « migrations et secrets ; verriers d'Altare face à la transmission de leur savoir-faire technique, XVI-XVIIIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-2 juin 2006, participation à un colloque organisé à l'université de Paris 7 par le laboratoire ICT, sur le thème « Etrangers. Contacts et regards croisés de l'Antiquité à nos jours » communication : « Coopération et concurrence entre verriers migrants à l'époque moderne»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-2 juin 2006, participation à un colloque organisé à l'université de Paris 7 par le laboratoire ICT, sur le thème « Etrangers. Contacts et regards croisés de l'Antiquité à nos jours »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication : « Coopération et concurrence entre verriers migrants à l'époque moderne»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dolza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international de l'Associazione Italiana di Storia Urbana, 16-17 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21-26 août : organisation de la session 29 du Congrès mondial des Historiens Economistes à Helsinki, en collaboration avec Manuela Martini (Paris 7) et Issiaka Mandé (Paris 7) sur le thème « Migrations et cultures d'entreprise : échanges et diversités XVe au XXe siècle. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21-26 août : organisation de la session 29 du Congrès mondial des Historiens Economistes à Helsinki, en collaboration avec Manuela Martini (Paris 7) et Issiaka Mandé (Paris 7) sur le thème « Migrations et cultures d'entreprise : échanges et diversités XVe au XXe siècle. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16-17 juin 2006, participation au colloque international de l'AISU (Associazione Italiana di Storia Urbana) organisé à Turin communication en collaboration avec Luisa Dolza : « Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16-17 juin 2006, participation au colloque international de l'AISU (Associazione Italiana di Storia Urbana) organisé à Turin</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication en collaboration avec Luisa Dolza : « Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21-26 août, participation à la session X du Congrès mondial des Historiens Economistes à Helsinki Communication : « Italian glass in the Renaissance: luxury product or mass consumption good?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21-26 août, participation à la session X du Congrès mondial des Historiens Economistes à Helsinki</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « Italian glass in the Renaissance: luxury product or mass consumption good?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-4 Nov. 2005, organisation avec M. Martini (paris VII), I. Mandé (Paris VII), E. Guérasimoff (Paris VII), d'un colloque international préparatoire à la session 29 du colloque international d'Histoire économique d'Helsinki consacrée à « Migrations et cultures d'entreprise : échanges et diversité dans le monde, XVI-XXe siècles », avec le concours de l'Ifresi (Lille), du CHRICC (Valenciennes), de l'UMR 8529 (Lille III), du laboratoire des Sociétés occidentales (Paris VII), du SEDET (Paris VII).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-4 Nov. 2005, organisation avec M. Martini (paris VII), I. Mandé (Paris VII), E. Guérasimoff (Paris VII), d'un colloque international préparatoire à la session 29 du colloque international d'Histoire économique d'Helsinki consacrée à « Migrations et cultures d'entreprise : échanges et diversité dans le monde, XVI-XXe siècles », avec le concours de l'Ifresi (Lille), du CHRICC (Valenciennes), de l'UMR 8529 (Lille III), du laboratoire des Sociétés occidentales (Paris VII), du SEDET (Paris VII).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-3 décembre 2005, participation à un séminaire franco-italien sur le luxe organisé à l'université de Brescia par C.M. Belfanti. Communication : « le verre de luxe, le luxe du verre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-3 décembre 2005, participation à un séminaire franco-italien sur le luxe organisé à l'université de Brescia par C.M. Belfanti. </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « le verre de luxe, le luxe du verre à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« frontières et économie à l'époque moderne » 7 octobre 2005, participation à un séminaire d'étude consacré aux économies de frontières, Turin, Archivio di Stato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 octobre 2005, participation à un séminaire d'étude consacré aux économies de frontières, Turin, Archivio di Stato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Petrowiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps au travail. Performance, discipline, fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">New Digital Frontiers, pp.424, 2021, 978-88-99487-93-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Les acteurs des normes professionnelles au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">New Digital Frontiers, 2020, Economic History Frameworks, 978-88-85812-66-6 (imprimé); 978-88-85812-67-3 (en ligne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles des métiers. Les acteurs des normes des normes professionnelles au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes du labeur. Enquête sur le temps de travail en Europe occidentale, XIVe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les intermédiaires du travail. Acteurs du recrutement et de la gestion des travailleurs, XVIe-XXIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La belle ouvrage. Gérard Gayot: un historien sur le métier (1969-2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur et l’historien : deux regards sur l’industrialisation dans le textile (XVIIIe-XIXe siècle). André Poupart de Neuflize (1784-1836), Gérard Gayot (1941-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations verrières et leur devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verre&amp;Histoire, pp.223, 2013, Les cahiers de Verre&amp;Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneur et l'historien : deux regards sur l'industrialisation dans le textile (XVIIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.340, 2013, témoignages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.341, 2012, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie (XVIIe-XIXe siècle) Faire de l'histoire avec Gérard Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.356, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.377, 2009, 978-2-7535-0754-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiaka Mande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes, pp.450, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.494, 2001, 2-85939-648-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tom Safley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural History of Craft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 4. A Cultural History of Craft in the Renaissance, Bloomsbury, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boutier; Sandro Landi; Jean-Claude Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Italies, XIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.137-154, 2023, 979-1-0404-0113-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan Mobility and the Circulation of Knowledge in Glass Industry in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Garrioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The republic of Skills. Artisan mobility, Innovation and the Circulation ok Knowledge in Premodern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.65-89, 2022, The republic of Skills. Artisan mobility, Innovation and the Circulation ok Knowledge in Premodern Europe, 978-90-04-51325-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations en Méditerranée. De l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.124-125, 2021, 978-2-330-14501-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la façon de Venise. Considérations sur la circulation des verriers en Europe aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émailler le verre à la Renaissance. Sur la trace des artistes verriers entre Venise et France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN, pp.105-111, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-makers and Glass-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor before the Industrial Revolution : Work, Technology and their Ecologies in an Age of Early Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale tempo per il lavoro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Ago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in Italia. L’età moderna. Trasformazioni e risorse del lavoro tra associazioni di mestiere e pratiche individuali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-174, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate and non-Corporate Labor : The Glass Industry in European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Regulations and Freedom. Work and Manufactures in European cities, 14th-18th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The European “Grand Tour” of Italian entrepreneurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Goldsmith S., Sweet R. and Verhoeven G. (eds.), Beyond the Grand Tour. Northern Metropolises and the evolution of early modern travel behaviour (1550-1850), Ashgate, 2017, p. 161-182.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Garzonetti’ et ‘Garzoni’ dans les arts du verre italiens, XVIe-XVIIIe siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Anna Bellavitis, Martina Frank e Valentina Sapienza (ed.), Garzoni. Apprendistato e formazione tra Venezia e l'Europa in età moderna, Universitas studiorum Casa editrice, p. 181-205</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les privilèges d’entreprise dans l’Europe moderne: perspective quantitative et comparative (XVIe–XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Margairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Garner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Ökonomie des Privilegs, Westeuropa, 16.-19. Jahrhundert. L’économie du privilège, Europe occidentale, XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.509-520, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La nuit laborieuse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isabelle Brian (dir.), Le lieu et le moment : mélanges en l'honneur d'Alain Cabantous, Paris : Publications de la Sorbonne, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Determining the value of glass in modern Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bert de Munck, Dries Lyna, Concepts of Value in Material Culture, 1500-1900, Ashgate, 2015, p. 209-238.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Travail”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dictionnaire de l’historien, dir. Claude Gauvard, Paris, PUF, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser et mesurer le temps de travail dans les verreries anciennes, XVI-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Maitte, D. Terrier (dir.), Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle, Rennes, PUR, 2014, p. 271-289 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réinvestir l’histoire du temps de travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle, Rennes, PUR, 2014, p. 9-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Cities of Glass : Privileges and Innovations in Early Modern Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Karel Davids, Bert de Munck (eds), Innovation and Creativity in Late Medieval and Early Moderne European Cities, Ashgate, 2014, p. 35-53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement dans l'action, rapport au monde et témoignage. Les écrits d'André Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Matthieu de Oliveira, Didier Terrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneur et l'historien : deux regards sur l'industrialisation dans le textile (XVIIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges, migrations, secrets des verriers altarais et vénitiens, XVIe-XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">corine Maitte, Sophie Lagabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations verrières de l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, verre&amp;Histoire, pp.83-90, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour reconsidérer les logiques spatiales de l’essaimage proto-industriel. La manufacture d’Aumale vers 1715 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean-Michel Minovez, Catherine Verna, Liliane Hilaire-Pérez (dir.), Les industries rurales dans l’Europe médiévale et moderne, Toulouse, Presses Universitaires du Mirail, 2013, p. 181-201.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations verrières et leur devenir : introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Sophie Lagabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations verrières de l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verre&amp;Histoire, pp.1-5, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes ouvriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Woronoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rennes, pp.249-262, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espionnage à la copie: voyages d'italiens en Europe, XVIIIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des Van Loo. Peinture, commerce du textile et espionnage en Europe (1250-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rouen et du Havre, pp.217-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire avec Gérard Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hirsch,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l'art et les secrets du verre à l'époque moderne, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis, Isabelle Chabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice des familles. Autour de la transmission des biens, des savoirs et des pouvoirs (Europe, Nouveau monde, XIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome, pp.367-383, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I mutamenti dello spazio &amp;quot;industriale&amp;quot;, un problema politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boutier, Sandro Landi, Olivier Rouchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno stato (XIV-XIXe secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mandragora, pp.159-176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités internationales de travail en Europe du Sud, v. 1680-1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Beaurepaire, Pierrick Pourchasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe, années 1680-années 1780</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-54, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLEXIBILITY AND ADAPTATION IN THE FORMATION OF THREE ITALIAN INDUSTRIAL DISTRICTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Becattini, Marco Bellandi, Lisa De Propris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Industrial Districts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritiers de verre. Transmettre le métier et les entreprises chez les verriers italiens migrants en Europe, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis, Laurence Croq, Monica Martinat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies et destins. Mobilités et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre à l'étranger : les verriers d'Altare à la conquête de l'Europe, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Gayot, René Favier, Jean-François Klein, Denis Woronoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tisser l'histoire. L'industrie et ses patrons (XVIe-XXe siècle). Mélanges offerts à Serge Chassagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.125-142, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity of products and identity of industrial districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Becattini, Marco Bellandi, Lisa De Propris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Industrial Districts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar publisher, pp.18-31, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence entre verriers migrants à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Gonzalez-Bernaldo, Manuela Martini, Marie-Louise Pelus-Kaplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etrangers et Sociétés. Représentations, coexistences, interactions dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rennes, pp.317-335, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirare stranieri : circolazione e integrazione dei savoir-faire nel Piemonte del Settencento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Allio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Piemonte e la frontiera. Percorsi di storia economica dal Settecento al Novecento 'economia Piemontese come economia di frontiera, dal Settecento al Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Studi Piemontesi, pp.17-44, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Toscane face aux innovations de l'industrie lainière, XVIIIe-XIXe siècle , in M. Merger (dir), , Paris, PUPS, 2005, p. 529-549.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts de technologies en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.529-549, 2006, Centre Roland Mousnier, 2-84050-374-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avec L. Dolza, « Il Piemonte alla ricerca del savoir-faire europeo : vetro e lana nel ‘700 », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avec L. Dolza, « Il Piemonte alla ricerca del savoir-faire europeo : vetro e lana nel ‘700 », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il Piemonte et l'Europa : il viaggio laniero di Gian Battista Moccafy », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Il Piemonte et l'Europa : il viaggio laniero di Gian Battista Moccafy », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel aux étrangers . Circulations et intégration des savoir-faire dans le Piémont de l'Ancien Régime : le cas de la teinture en laine et de la verrerie , en collaboration avec Luisa Dolza (CESR-Tours), in Michel Cotte (dir.), Circulations techniques, Besançon-Belfort, Presses universitaires de Franche-Comté-UTBM, 2004, p. 77-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel aux étrangers Circulations et intégration des savoir-faire dans le Piémont de l'Ancien Régime : le cas de la teinture en laine et de la verrerie en collaboration avec Luisa Dolza (CESR-Tours), in Michel Cotte (dir.), Circulations techniques, Besançon-Belfort, Presses universitaires de Franche-Comté-UTBM, 2004, p. 77-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des manufactures de draps de l'Europe du Nord ouest&amp;quot;, in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p., 627-643.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Fontana G. Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Au coeur des manufactures de draps de l'Europe du Nord ouest", in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p., 627-643.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'espace productif : un problème politique (XVIIIe-XIXe siècles)&amp;quot;, in J. Boutier, S. Landi, O. Rouchon, Une histoire politique de la Toscane. Pouvoir, territoire, ressources, XIVe-XIXe siècles, PUR, 2004, p. 197-214.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mutations de l'espace productif : un problème politique (XVIIIe-XIXe siècles)", in J. Boutier, S. Landi, O. Rouchon, Une histoire politique de la Toscane. Pouvoir, territoire, ressources, XIVe-XIXe siècles, PUR, 2004, p. 197-214.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleur, travail et société.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-47, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les produits, jouer sur les marchés. La fabrication des chéchias, XVIII-XIXe siècles , in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p. 1115-1142.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.L. Fontana G. Gayot (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapter les produits, jouer sur les marchés. La fabrication des chéchias, XVIII-XIXe siècles in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p. 1115-1142.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18 mai 2006, organisation, avec l'association Verre & Histoire, d'une journée d'études au Musée d'Orsay, Paris, consacrée aux entreprises verrières du Moyen Age à nos jours communication : « Entreprendre à l'étranger. L'expérience des verriers d'Altare, XVI-XVIIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13-15 octobre 2005, co-organisation du colloque international Verre&Fenêtre organisé par l'Association Verre&Histoire, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corine Maitte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire moderne, université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corine-maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4041-1168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056258488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorità politiche (secc. XV-XVIII). Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-2, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remunerating Labour in a Long- Term Perspective: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2022.01.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una rivalutazione della storia, del tempo di lavoro (Europa occidentale, XIV-XIX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia&amp;lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LVI (2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7384/106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail : l’enfer de la cadence, XVIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 497 (8), pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunérer et compter le travail sur les chantiers Médicis (fin XVIe-début XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions charitables comme lieux de travail, XVe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.83-122. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19229/1828-230X/4842020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de travail, une vieille histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1619, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l’empreinte domestique du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schapira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-1, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.5875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des verriers très convoités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pour une histoire des médiateurs du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les intermédiaires du travail. Acteurs du recrutement et de la gestion des travailleurs, XVIe-XXIe siècle, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pour une histoire des médiateurs du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129-1, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.3505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans les campagnes françaises du XVIIIe siècle : entre rythmes convenus et temporalités atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Vallesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail préindustriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail invisible dans les familles artisanales (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et intégrations urbaines des verriers italiens en France, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation, copie, contrefaçon, faux : définitions et pratiques sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (78), pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et résistances autour du temps de travail avant l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, + (16), http://temporalites.revues.org/2203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace européen du travail des verriers italiens, XVIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, undefined (84), pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail a changé avant les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (368), pp.66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations de travail comme ressources : verriers vénitiens et altarais, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de travail dans les verreries anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (85), pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de travail et de savoir-faire à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (56), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question (re)devenue centrale : le temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, + (85), pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Perrotto, un verrier migrant d'Altare au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Bernard Perrot, Catalogue de l'exposition Orléans, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; mystère &amp;quot; Bernard Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis des musées d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des manufactures lainières européennes du XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, undefined (18), pp.151-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels, Brands and market integration in the modern era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Economic History On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (+), http://www.thebhc.org/publications/BEHonline/2009/maitte.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'innovazione tecnica nella lavorazione del vetro », in Il Rinascimento italiano e l'Europa, vol. 3 : Produzione e tecniche, a cura di Ph. Branstein e L. Molà, Cassamarca, ed. A. Colla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'innovazione tecnica nella lavorazione del vetro », in Il Rinascimento italiano e l'Europa, vol. 3 : Produzione e tecniche, a cura di Ph. Branstein e L. Molà, Cassamarca, ed. A. Colla.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« pratiques migratoires, gestion des diversités et cultures d'entreprise dans la longue durée » Avec Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, nov.-dec. (108), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrations et entreprises » coordonné par Corine Maitte et Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, nov.-dec. vol.18 (108)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« le rouge dans l'histoire », TDC « Les sciences de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Altare, une communauté verrière, XVe-XIXe siècle Bulletin de l'AFAV, 2005, p. 37-41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de verre : Bernard Perrot entre publicité de l'invention et production industrielle, second XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 341-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne , catalogue de l'exposition Couleur, travail et société, Lille, 2004, p. 42-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne catalogue de l'exposition Couleur, travail et société, Lille, 2004, p. 42-47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de verre : Bernard Perrot entre publicité de l'invention et production industrielle, second XVII° siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, territoire et industries au Piémont, 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.747-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réformisme éclairé et les corporations : l'abolition des Arts en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (1), pp.56-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporation et politique au village : Altare entre migrations et processus de différenciation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, undefined (617), pp.45-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR DÉFI 2024-2027: Droits, économies, femmes, Italie. Gender and Agency in Venice, Florence, Naples, Palermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca sul lavoro delle donne in età moderna. Percorsi, carriere, imprenditorialità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Economic Privileges in Western Europe (France, Italy, England, Holy Roman Empire), 16th-19th century : beyond National History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulations et migrations d'entreprises dans les économies transfrontalières », avec M. Martini, introduction aux journées d'études franco-italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations d'entrepreneurs, migrations d'entreprises et de main d'œuvre dans les économies transfrontalières à l'époque moderne et contemporaine, Imperia, 6-7 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopération et concurrence entre verriers migrants à l'époque moderne », in Etrangers. Contacts et regards croisés de l'Antiquité à nos jours, (à paraître, Rennes, PUR, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris 7, 1-2 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Héritiers de verre. Transmettre le métier et les entreprises chez les verriers italiens migrants en Europe, XVIe-XVIIIe siècles »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et transmission, Paris X Nanterre, 5-6 décembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine MAITTE Mobilisation du territoire et diversité des parcours industriels à Prato et à Biella XVIIIe-XXe siècle . . . . . . . .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité franco-italien d'histoire économique, Le luxe dans les économies françaises et italiennes, XVe-XXe siècle, Lille, 4-5 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-10 Septembre : participation au colloque international de l'AIHV (Association Internationale d'Histoire du Verre) à Anvers Communication : « migrations et secrets ; verriers d'Altare face à la transmission de leur savoir-faire technique, XVI-XVIIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-10 Septembre : participation au colloque international de l'AIHV (Association Internationale d'Histoire du Verre) à Anvers</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « migrations et secrets ; verriers d'Altare face à la transmission de leur savoir-faire technique, XVI-XVIIIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-2 juin 2006, participation à un colloque organisé à l'université de Paris 7 par le laboratoire ICT, sur le thème « Etrangers. Contacts et regards croisés de l'Antiquité à nos jours » communication : « Coopération et concurrence entre verriers migrants à l'époque moderne»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-2 juin 2006, participation à un colloque organisé à l'université de Paris 7 par le laboratoire ICT, sur le thème « Etrangers. Contacts et regards croisés de l'Antiquité à nos jours »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication : « Coopération et concurrence entre verriers migrants à l'époque moderne»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dolza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international de l'Associazione Italiana di Storia Urbana, 16-17 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21-26 août : organisation de la session 29 du Congrès mondial des Historiens Economistes à Helsinki, en collaboration avec Manuela Martini (Paris 7) et Issiaka Mandé (Paris 7) sur le thème « Migrations et cultures d'entreprise : échanges et diversités XVe au XXe siècle. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21-26 août : organisation de la session 29 du Congrès mondial des Historiens Economistes à Helsinki, en collaboration avec Manuela Martini (Paris 7) et Issiaka Mandé (Paris 7) sur le thème « Migrations et cultures d'entreprise : échanges et diversités XVe au XXe siècle. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16-17 juin 2006, participation au colloque international de l'AISU (Associazione Italiana di Storia Urbana) organisé à Turin communication en collaboration avec Luisa Dolza : « Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16-17 juin 2006, participation au colloque international de l'AISU (Associazione Italiana di Storia Urbana) organisé à Turin</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication en collaboration avec Luisa Dolza : « Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21-26 août, participation à la session X du Congrès mondial des Historiens Economistes à Helsinki Communication : « Italian glass in the Renaissance: luxury product or mass consumption good?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21-26 août, participation à la session X du Congrès mondial des Historiens Economistes à Helsinki</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « Italian glass in the Renaissance: luxury product or mass consumption good?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« frontières et économie à l'époque moderne » 7 octobre 2005, participation à un séminaire d'étude consacré aux économies de frontières, Turin, Archivio di Stato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 octobre 2005, participation à un séminaire d'étude consacré aux économies de frontières, Turin, Archivio di Stato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-4 Nov. 2005, organisation avec M. Martini (paris VII), I. Mandé (Paris VII), E. Guérasimoff (Paris VII), d'un colloque international préparatoire à la session 29 du colloque international d'Histoire économique d'Helsinki consacrée à « Migrations et cultures d'entreprise : échanges et diversité dans le monde, XVI-XXe siècles », avec le concours de l'Ifresi (Lille), du CHRICC (Valenciennes), de l'UMR 8529 (Lille III), du laboratoire des Sociétés occidentales (Paris VII), du SEDET (Paris VII).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-4 Nov. 2005, organisation avec M. Martini (paris VII), I. Mandé (Paris VII), E. Guérasimoff (Paris VII), d'un colloque international préparatoire à la session 29 du colloque international d'Histoire économique d'Helsinki consacrée à « Migrations et cultures d'entreprise : échanges et diversité dans le monde, XVI-XXe siècles », avec le concours de l'Ifresi (Lille), du CHRICC (Valenciennes), de l'UMR 8529 (Lille III), du laboratoire des Sociétés occidentales (Paris VII), du SEDET (Paris VII).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-3 décembre 2005, participation à un séminaire franco-italien sur le luxe organisé à l'université de Brescia par C.M. Belfanti. Communication : « le verre de luxe, le luxe du verre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-3 décembre 2005, participation à un séminaire franco-italien sur le luxe organisé à l'université de Brescia par C.M. Belfanti. </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « le verre de luxe, le luxe du verre à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les âges au travail dans les sociétés d’Europe occidentale, xive-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Rolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161cp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Petrowiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps au travail. Performance, discipline, fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">New Digital Frontiers, pp.424, 2021, 978-88-99487-93-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes du labeur. Enquête sur le temps de travail en Europe occidentale, XIVe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Les acteurs des normes professionnelles au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">New Digital Frontiers, 2020, Economic History Frameworks, 978-88-85812-66-6 (imprimé); 978-88-85812-67-3 (en ligne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles des métiers. Les acteurs des normes des normes professionnelles au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les intermédiaires du travail. Acteurs du recrutement et de la gestion des travailleurs, XVIe-XXIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La belle ouvrage. Gérard Gayot: un historien sur le métier (1969-2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur et l’historien : deux regards sur l’industrialisation dans le textile (XVIIIe-XIXe siècle). André Poupart de Neuflize (1784-1836), Gérard Gayot (1941-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneur et l'historien : deux regards sur l'industrialisation dans le textile (XVIIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.340, 2013, témoignages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations verrières et leur devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verre&amp;Histoire, pp.223, 2013, Les cahiers de Verre&amp;Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.341, 2012, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie (XVIIe-XIXe siècle) Faire de l'histoire avec Gérard Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.356, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.377, 2009, 978-2-7535-0754-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiaka Mande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes, pp.450, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.494, 2001, 2-85939-648-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tom Safley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural History of Craft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 4. A Cultural History of Craft in the Renaissance, Bloomsbury, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boutier; Sandro Landi; Jean-Claude Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Italies, XIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.137-154, 2023, 979-1-0404-0113-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan Mobility and the Circulation of Knowledge in Glass Industry in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Garrioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The republic of Skills. Artisan mobility, Innovation and the Circulation ok Knowledge in Premodern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.65-89, 2022, The republic of Skills. Artisan mobility, Innovation and the Circulation ok Knowledge in Premodern Europe, 978-90-04-51325-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la façon de Venise. Considérations sur la circulation des verriers en Europe aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émailler le verre à la Renaissance. Sur la trace des artistes verriers entre Venise et France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN, pp.105-111, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations en Méditerranée. De l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.124-125, 2021, 978-2-330-14501-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-makers and Glass-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor before the Industrial Revolution : Work, Technology and their Ecologies in an Age of Early Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate and non-Corporate Labor : The Glass Industry in European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Regulations and Freedom. Work and Manufactures in European cities, 14th-18th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale tempo per il lavoro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Ago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in Italia. L’età moderna. Trasformazioni e risorse del lavoro tra associazioni di mestiere e pratiche individuali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-174, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The European “Grand Tour” of Italian entrepreneurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Goldsmith S., Sweet R. and Verhoeven G. (eds.), Beyond the Grand Tour. Northern Metropolises and the evolution of early modern travel behaviour (1550-1850), Ashgate, 2017, p. 161-182.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Garzonetti’ et ‘Garzoni’ dans les arts du verre italiens, XVIe-XVIIIe siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Anna Bellavitis, Martina Frank e Valentina Sapienza (ed.), Garzoni. Apprendistato e formazione tra Venezia e l'Europa in età moderna, Universitas studiorum Casa editrice, p. 181-205</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les privilèges d’entreprise dans l’Europe moderne: perspective quantitative et comparative (XVIe–XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Margairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Garner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Ökonomie des Privilegs, Westeuropa, 16.-19. Jahrhundert. L’économie du privilège, Europe occidentale, XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.509-520, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La nuit laborieuse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isabelle Brian (dir.), Le lieu et le moment : mélanges en l'honneur d'Alain Cabantous, Paris : Publications de la Sorbonne, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Determining the value of glass in modern Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bert de Munck, Dries Lyna, Concepts of Value in Material Culture, 1500-1900, Ashgate, 2015, p. 209-238.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Travail”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dictionnaire de l’historien, dir. Claude Gauvard, Paris, PUF, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser et mesurer le temps de travail dans les verreries anciennes, XVI-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Maitte, D. Terrier (dir.), Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle, Rennes, PUR, 2014, p. 271-289 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réinvestir l’histoire du temps de travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle, Rennes, PUR, 2014, p. 9-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Cities of Glass : Privileges and Innovations in Early Modern Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Karel Davids, Bert de Munck (eds), Innovation and Creativity in Late Medieval and Early Moderne European Cities, Ashgate, 2014, p. 35-53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement dans l'action, rapport au monde et témoignage. Les écrits d'André Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Matthieu de Oliveira, Didier Terrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneur et l'historien : deux regards sur l'industrialisation dans le textile (XVIIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges, migrations, secrets des verriers altarais et vénitiens, XVIe-XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">corine Maitte, Sophie Lagabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations verrières de l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, verre&amp;Histoire, pp.83-90, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour reconsidérer les logiques spatiales de l’essaimage proto-industriel. La manufacture d’Aumale vers 1715 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean-Michel Minovez, Catherine Verna, Liliane Hilaire-Pérez (dir.), Les industries rurales dans l’Europe médiévale et moderne, Toulouse, Presses Universitaires du Mirail, 2013, p. 181-201.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations verrières et leur devenir : introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Sophie Lagabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations verrières de l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verre&amp;Histoire, pp.1-5, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes ouvriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Woronoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rennes, pp.249-262, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espionnage à la copie: voyages d'italiens en Europe, XVIIIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des Van Loo. Peinture, commerce du textile et espionnage en Europe (1250-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rouen et du Havre, pp.217-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire avec Gérard Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hirsch,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l'art et les secrets du verre à l'époque moderne, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis, Isabelle Chabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice des familles. Autour de la transmission des biens, des savoirs et des pouvoirs (Europe, Nouveau monde, XIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome, pp.367-383, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I mutamenti dello spazio &amp;quot;industriale&amp;quot;, un problema politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boutier, Sandro Landi, Olivier Rouchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno stato (XIV-XIXe secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mandragora, pp.159-176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités internationales de travail en Europe du Sud, v. 1680-1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Beaurepaire, Pierrick Pourchasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe, années 1680-années 1780</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-54, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLEXIBILITY AND ADAPTATION IN THE FORMATION OF THREE ITALIAN INDUSTRIAL DISTRICTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Becattini, Marco Bellandi, Lisa De Propris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Industrial Districts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritiers de verre. Transmettre le métier et les entreprises chez les verriers italiens migrants en Europe, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis, Laurence Croq, Monica Martinat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies et destins. Mobilités et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre à l'étranger : les verriers d'Altare à la conquête de l'Europe, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Gayot, René Favier, Jean-François Klein, Denis Woronoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tisser l'histoire. L'industrie et ses patrons (XVIe-XXe siècle). Mélanges offerts à Serge Chassagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.125-142, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity of products and identity of industrial districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Becattini, Marco Bellandi, Lisa De Propris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Industrial Districts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar publisher, pp.18-31, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence entre verriers migrants à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Gonzalez-Bernaldo, Manuela Martini, Marie-Louise Pelus-Kaplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etrangers et Sociétés. Représentations, coexistences, interactions dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rennes, pp.317-335, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirare stranieri : circolazione e integrazione dei savoir-faire nel Piemonte del Settencento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Allio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Piemonte e la frontiera. Percorsi di storia economica dal Settecento al Novecento 'economia Piemontese come economia di frontiera, dal Settecento al Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Studi Piemontesi, pp.17-44, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il Piemonte et l'Europa : il viaggio laniero di Gian Battista Moccafy », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Il Piemonte et l'Europa : il viaggio laniero di Gian Battista Moccafy », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Toscane face aux innovations de l'industrie lainière, XVIIIe-XIXe siècle , in M. Merger (dir), , Paris, PUPS, 2005, p. 529-549.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts de technologies en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.529-549, 2006, Centre Roland Mousnier, 2-84050-374-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avec L. Dolza, « Il Piemonte alla ricerca del savoir-faire europeo : vetro e lana nel ‘700 », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avec L. Dolza, « Il Piemonte alla ricerca del savoir-faire europeo : vetro e lana nel ‘700 », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel aux étrangers . Circulations et intégration des savoir-faire dans le Piémont de l'Ancien Régime : le cas de la teinture en laine et de la verrerie , en collaboration avec Luisa Dolza (CESR-Tours), in Michel Cotte (dir.), Circulations techniques, Besançon-Belfort, Presses universitaires de Franche-Comté-UTBM, 2004, p. 77-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel aux étrangers Circulations et intégration des savoir-faire dans le Piémont de l'Ancien Régime : le cas de la teinture en laine et de la verrerie en collaboration avec Luisa Dolza (CESR-Tours), in Michel Cotte (dir.), Circulations techniques, Besançon-Belfort, Presses universitaires de Franche-Comté-UTBM, 2004, p. 77-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des manufactures de draps de l'Europe du Nord ouest&amp;quot;, in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p., 627-643.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Fontana G. Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Au coeur des manufactures de draps de l'Europe du Nord ouest", in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p., 627-643.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'espace productif : un problème politique (XVIIIe-XIXe siècles)&amp;quot;, in J. Boutier, S. Landi, O. Rouchon, Une histoire politique de la Toscane. Pouvoir, territoire, ressources, XIVe-XIXe siècles, PUR, 2004, p. 197-214.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mutations de l'espace productif : un problème politique (XVIIIe-XIXe siècles)", in J. Boutier, S. Landi, O. Rouchon, Une histoire politique de la Toscane. Pouvoir, territoire, ressources, XIVe-XIXe siècles, PUR, 2004, p. 197-214.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleur, travail et société.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-47, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les produits, jouer sur les marchés. La fabrication des chéchias, XVIII-XIXe siècles , in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p. 1115-1142.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.L. Fontana G. Gayot (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapter les produits, jouer sur les marchés. La fabrication des chéchias, XVIII-XIXe siècles in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p. 1115-1142.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18 mai 2006, organisation, avec l'association Verre & Histoire, d'une journée d'études au Musée d'Orsay, Paris, consacrée aux entreprises verrières du Moyen Age à nos jours communication : « Entreprendre à l'étranger. L'expérience des verriers d'Altare, XVI-XVIIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13-15 octobre 2005, co-organisation du colloque international Verre&Fenêtre organisé par l'Association Verre&Histoire, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EED360B"/>
+    <w:nsid w:val="7B0660FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corine-maitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4041-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056258488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caracausi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2022.01.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Terrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7384/106070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19229/1828-230X/4842020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3505" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-30LT8JS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Petrowiste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/lespace-des-metiers/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arnal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lagabrielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Mande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646212v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Woronoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841746v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hirsch," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04974570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841774v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dolza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086571v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/centre-roland-mousnier/transferts-de-technologies-en-mediterranee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Fontana G. Gayot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Landi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.L. Fontana G. Gayot (ed.)" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corine-maitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4041-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056258488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caracausi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2022.01.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Terrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7384/106070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19229/1828-230X/4842020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3505" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-30LT8JS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rolla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/11473/les-ages-au-travail-dans-les-societes-d-europe-occidentale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161cp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Petrowiste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/lespace-des-metiers/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arnal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lagabrielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Mande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Woronoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841755v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hirsch," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04974570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841769v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dolza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/centre-roland-mousnier/transferts-de-technologies-en-mediterranee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Fontana G. Gayot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Landi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007447v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.L. Fontana G. Gayot (ed.)" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>