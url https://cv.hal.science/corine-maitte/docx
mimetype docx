--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corine Maitte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire moderne, université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corine-maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4041-1168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056258488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorità politiche (secc. XV-XVIII). Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-2, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remunerating Labour in a Long- Term Perspective: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2022.01.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una rivalutazione della storia, del tempo di lavoro (Europa occidentale, XIV-XIX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia&amp;lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LVI (2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7384/106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail : l’enfer de la cadence, XVIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 497 (8), pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunérer et compter le travail sur les chantiers Médicis (fin XVIe-début XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions charitables comme lieux de travail, XVe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.83-122. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19229/1828-230X/4842020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de travail, une vieille histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1619, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l’empreinte domestique du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schapira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-1, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.5875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des verriers très convoités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pour une histoire des médiateurs du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les intermédiaires du travail. Acteurs du recrutement et de la gestion des travailleurs, XVIe-XXIe siècle, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pour une histoire des médiateurs du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129-1, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.3505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans les campagnes françaises du XVIIIe siècle : entre rythmes convenus et temporalités atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Vallesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail préindustriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail invisible dans les familles artisanales (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et intégrations urbaines des verriers italiens en France, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation, copie, contrefaçon, faux : définitions et pratiques sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (78), pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et résistances autour du temps de travail avant l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, + (16), http://temporalites.revues.org/2203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace européen du travail des verriers italiens, XVIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, undefined (84), pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail a changé avant les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (368), pp.66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations de travail comme ressources : verriers vénitiens et altarais, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de travail dans les verreries anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (85), pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de travail et de savoir-faire à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (56), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question (re)devenue centrale : le temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, + (85), pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Perrotto, un verrier migrant d'Altare au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Bernard Perrot, Catalogue de l'exposition Orléans, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; mystère &amp;quot; Bernard Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis des musées d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des manufactures lainières européennes du XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, undefined (18), pp.151-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels, Brands and market integration in the modern era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Economic History On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (+), http://www.thebhc.org/publications/BEHonline/2009/maitte.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'innovazione tecnica nella lavorazione del vetro », in Il Rinascimento italiano e l'Europa, vol. 3 : Produzione e tecniche, a cura di Ph. Branstein e L. Molà, Cassamarca, ed. A. Colla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'innovazione tecnica nella lavorazione del vetro », in Il Rinascimento italiano e l'Europa, vol. 3 : Produzione e tecniche, a cura di Ph. Branstein e L. Molà, Cassamarca, ed. A. Colla.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« pratiques migratoires, gestion des diversités et cultures d'entreprise dans la longue durée » Avec Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, nov.-dec. (108), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrations et entreprises » coordonné par Corine Maitte et Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, nov.-dec. vol.18 (108)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« le rouge dans l'histoire », TDC « Les sciences de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Altare, une communauté verrière, XVe-XIXe siècle Bulletin de l'AFAV, 2005, p. 37-41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de verre : Bernard Perrot entre publicité de l'invention et production industrielle, second XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 341-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne , catalogue de l'exposition Couleur, travail et société, Lille, 2004, p. 42-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne catalogue de l'exposition Couleur, travail et société, Lille, 2004, p. 42-47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de verre : Bernard Perrot entre publicité de l'invention et production industrielle, second XVII° siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, territoire et industries au Piémont, 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.747-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réformisme éclairé et les corporations : l'abolition des Arts en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (1), pp.56-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporation et politique au village : Altare entre migrations et processus de différenciation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, undefined (617), pp.45-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR DÉFI 2024-2027: Droits, économies, femmes, Italie. Gender and Agency in Venice, Florence, Naples, Palermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca sul lavoro delle donne in età moderna. Percorsi, carriere, imprenditorialità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Economic Privileges in Western Europe (France, Italy, England, Holy Roman Empire), 16th-19th century : beyond National History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulations et migrations d'entreprises dans les économies transfrontalières », avec M. Martini, introduction aux journées d'études franco-italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations d'entrepreneurs, migrations d'entreprises et de main d'œuvre dans les économies transfrontalières à l'époque moderne et contemporaine, Imperia, 6-7 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopération et concurrence entre verriers migrants à l'époque moderne », in Etrangers. Contacts et regards croisés de l'Antiquité à nos jours, (à paraître, Rennes, PUR, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris 7, 1-2 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Héritiers de verre. Transmettre le métier et les entreprises chez les verriers italiens migrants en Europe, XVIe-XVIIIe siècles »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et transmission, Paris X Nanterre, 5-6 décembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine MAITTE Mobilisation du territoire et diversité des parcours industriels à Prato et à Biella XVIIIe-XXe siècle . . . . . . . .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité franco-italien d'histoire économique, Le luxe dans les économies françaises et italiennes, XVe-XXe siècle, Lille, 4-5 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-10 Septembre : participation au colloque international de l'AIHV (Association Internationale d'Histoire du Verre) à Anvers Communication : « migrations et secrets ; verriers d'Altare face à la transmission de leur savoir-faire technique, XVI-XVIIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-10 Septembre : participation au colloque international de l'AIHV (Association Internationale d'Histoire du Verre) à Anvers</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « migrations et secrets ; verriers d'Altare face à la transmission de leur savoir-faire technique, XVI-XVIIIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-2 juin 2006, participation à un colloque organisé à l'université de Paris 7 par le laboratoire ICT, sur le thème « Etrangers. Contacts et regards croisés de l'Antiquité à nos jours » communication : « Coopération et concurrence entre verriers migrants à l'époque moderne»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-2 juin 2006, participation à un colloque organisé à l'université de Paris 7 par le laboratoire ICT, sur le thème « Etrangers. Contacts et regards croisés de l'Antiquité à nos jours »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication : « Coopération et concurrence entre verriers migrants à l'époque moderne»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dolza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international de l'Associazione Italiana di Storia Urbana, 16-17 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21-26 août : organisation de la session 29 du Congrès mondial des Historiens Economistes à Helsinki, en collaboration avec Manuela Martini (Paris 7) et Issiaka Mandé (Paris 7) sur le thème « Migrations et cultures d'entreprise : échanges et diversités XVe au XXe siècle. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21-26 août : organisation de la session 29 du Congrès mondial des Historiens Economistes à Helsinki, en collaboration avec Manuela Martini (Paris 7) et Issiaka Mandé (Paris 7) sur le thème « Migrations et cultures d'entreprise : échanges et diversités XVe au XXe siècle. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16-17 juin 2006, participation au colloque international de l'AISU (Associazione Italiana di Storia Urbana) organisé à Turin communication en collaboration avec Luisa Dolza : « Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16-17 juin 2006, participation au colloque international de l'AISU (Associazione Italiana di Storia Urbana) organisé à Turin</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication en collaboration avec Luisa Dolza : « Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21-26 août, participation à la session X du Congrès mondial des Historiens Economistes à Helsinki Communication : « Italian glass in the Renaissance: luxury product or mass consumption good?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21-26 août, participation à la session X du Congrès mondial des Historiens Economistes à Helsinki</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « Italian glass in the Renaissance: luxury product or mass consumption good?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« frontières et économie à l'époque moderne » 7 octobre 2005, participation à un séminaire d'étude consacré aux économies de frontières, Turin, Archivio di Stato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 octobre 2005, participation à un séminaire d'étude consacré aux économies de frontières, Turin, Archivio di Stato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-4 Nov. 2005, organisation avec M. Martini (paris VII), I. Mandé (Paris VII), E. Guérasimoff (Paris VII), d'un colloque international préparatoire à la session 29 du colloque international d'Histoire économique d'Helsinki consacrée à « Migrations et cultures d'entreprise : échanges et diversité dans le monde, XVI-XXe siècles », avec le concours de l'Ifresi (Lille), du CHRICC (Valenciennes), de l'UMR 8529 (Lille III), du laboratoire des Sociétés occidentales (Paris VII), du SEDET (Paris VII).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-4 Nov. 2005, organisation avec M. Martini (paris VII), I. Mandé (Paris VII), E. Guérasimoff (Paris VII), d'un colloque international préparatoire à la session 29 du colloque international d'Histoire économique d'Helsinki consacrée à « Migrations et cultures d'entreprise : échanges et diversité dans le monde, XVI-XXe siècles », avec le concours de l'Ifresi (Lille), du CHRICC (Valenciennes), de l'UMR 8529 (Lille III), du laboratoire des Sociétés occidentales (Paris VII), du SEDET (Paris VII).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-3 décembre 2005, participation à un séminaire franco-italien sur le luxe organisé à l'université de Brescia par C.M. Belfanti. Communication : « le verre de luxe, le luxe du verre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-3 décembre 2005, participation à un séminaire franco-italien sur le luxe organisé à l'université de Brescia par C.M. Belfanti. </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « le verre de luxe, le luxe du verre à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les âges au travail dans les sociétés d’Europe occidentale, xive-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Rolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161cp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Petrowiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps au travail. Performance, discipline, fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">New Digital Frontiers, pp.424, 2021, 978-88-99487-93-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes du labeur. Enquête sur le temps de travail en Europe occidentale, XIVe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Les acteurs des normes professionnelles au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">New Digital Frontiers, 2020, Economic History Frameworks, 978-88-85812-66-6 (imprimé); 978-88-85812-67-3 (en ligne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles des métiers. Les acteurs des normes des normes professionnelles au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les intermédiaires du travail. Acteurs du recrutement et de la gestion des travailleurs, XVIe-XXIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La belle ouvrage. Gérard Gayot: un historien sur le métier (1969-2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur et l’historien : deux regards sur l’industrialisation dans le textile (XVIIIe-XIXe siècle). André Poupart de Neuflize (1784-1836), Gérard Gayot (1941-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneur et l'historien : deux regards sur l'industrialisation dans le textile (XVIIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.340, 2013, témoignages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations verrières et leur devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verre&amp;Histoire, pp.223, 2013, Les cahiers de Verre&amp;Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.341, 2012, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie (XVIIe-XIXe siècle) Faire de l'histoire avec Gérard Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.356, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.377, 2009, 978-2-7535-0754-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiaka Mande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes, pp.450, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.494, 2001, 2-85939-648-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tom Safley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural History of Craft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 4. A Cultural History of Craft in the Renaissance, Bloomsbury, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boutier; Sandro Landi; Jean-Claude Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Italies, XIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.137-154, 2023, 979-1-0404-0113-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan Mobility and the Circulation of Knowledge in Glass Industry in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Garrioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The republic of Skills. Artisan mobility, Innovation and the Circulation ok Knowledge in Premodern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.65-89, 2022, The republic of Skills. Artisan mobility, Innovation and the Circulation ok Knowledge in Premodern Europe, 978-90-04-51325-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la façon de Venise. Considérations sur la circulation des verriers en Europe aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émailler le verre à la Renaissance. Sur la trace des artistes verriers entre Venise et France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN, pp.105-111, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations en Méditerranée. De l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.124-125, 2021, 978-2-330-14501-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-makers and Glass-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor before the Industrial Revolution : Work, Technology and their Ecologies in an Age of Early Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate and non-Corporate Labor : The Glass Industry in European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Regulations and Freedom. Work and Manufactures in European cities, 14th-18th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale tempo per il lavoro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Ago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in Italia. L’età moderna. Trasformazioni e risorse del lavoro tra associazioni di mestiere e pratiche individuali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-174, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The European “Grand Tour” of Italian entrepreneurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Goldsmith S., Sweet R. and Verhoeven G. (eds.), Beyond the Grand Tour. Northern Metropolises and the evolution of early modern travel behaviour (1550-1850), Ashgate, 2017, p. 161-182.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Garzonetti’ et ‘Garzoni’ dans les arts du verre italiens, XVIe-XVIIIe siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Anna Bellavitis, Martina Frank e Valentina Sapienza (ed.), Garzoni. Apprendistato e formazione tra Venezia e l'Europa in età moderna, Universitas studiorum Casa editrice, p. 181-205</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les privilèges d’entreprise dans l’Europe moderne: perspective quantitative et comparative (XVIe–XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Margairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Garner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Ökonomie des Privilegs, Westeuropa, 16.-19. Jahrhundert. L’économie du privilège, Europe occidentale, XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.509-520, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La nuit laborieuse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isabelle Brian (dir.), Le lieu et le moment : mélanges en l'honneur d'Alain Cabantous, Paris : Publications de la Sorbonne, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Determining the value of glass in modern Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bert de Munck, Dries Lyna, Concepts of Value in Material Culture, 1500-1900, Ashgate, 2015, p. 209-238.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Travail”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dictionnaire de l’historien, dir. Claude Gauvard, Paris, PUF, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser et mesurer le temps de travail dans les verreries anciennes, XVI-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Maitte, D. Terrier (dir.), Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle, Rennes, PUR, 2014, p. 271-289 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réinvestir l’histoire du temps de travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle, Rennes, PUR, 2014, p. 9-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Cities of Glass : Privileges and Innovations in Early Modern Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Karel Davids, Bert de Munck (eds), Innovation and Creativity in Late Medieval and Early Moderne European Cities, Ashgate, 2014, p. 35-53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement dans l'action, rapport au monde et témoignage. Les écrits d'André Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Matthieu de Oliveira, Didier Terrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneur et l'historien : deux regards sur l'industrialisation dans le textile (XVIIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges, migrations, secrets des verriers altarais et vénitiens, XVIe-XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">corine Maitte, Sophie Lagabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations verrières de l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, verre&amp;Histoire, pp.83-90, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour reconsidérer les logiques spatiales de l’essaimage proto-industriel. La manufacture d’Aumale vers 1715 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean-Michel Minovez, Catherine Verna, Liliane Hilaire-Pérez (dir.), Les industries rurales dans l’Europe médiévale et moderne, Toulouse, Presses Universitaires du Mirail, 2013, p. 181-201.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations verrières et leur devenir : introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Sophie Lagabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations verrières de l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verre&amp;Histoire, pp.1-5, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes ouvriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Woronoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rennes, pp.249-262, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espionnage à la copie: voyages d'italiens en Europe, XVIIIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des Van Loo. Peinture, commerce du textile et espionnage en Europe (1250-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rouen et du Havre, pp.217-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire avec Gérard Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hirsch,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l'art et les secrets du verre à l'époque moderne, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis, Isabelle Chabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice des familles. Autour de la transmission des biens, des savoirs et des pouvoirs (Europe, Nouveau monde, XIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome, pp.367-383, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I mutamenti dello spazio &amp;quot;industriale&amp;quot;, un problema politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boutier, Sandro Landi, Olivier Rouchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno stato (XIV-XIXe secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mandragora, pp.159-176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités internationales de travail en Europe du Sud, v. 1680-1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Beaurepaire, Pierrick Pourchasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe, années 1680-années 1780</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-54, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLEXIBILITY AND ADAPTATION IN THE FORMATION OF THREE ITALIAN INDUSTRIAL DISTRICTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Becattini, Marco Bellandi, Lisa De Propris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Industrial Districts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritiers de verre. Transmettre le métier et les entreprises chez les verriers italiens migrants en Europe, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis, Laurence Croq, Monica Martinat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies et destins. Mobilités et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre à l'étranger : les verriers d'Altare à la conquête de l'Europe, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Gayot, René Favier, Jean-François Klein, Denis Woronoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tisser l'histoire. L'industrie et ses patrons (XVIe-XXe siècle). Mélanges offerts à Serge Chassagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.125-142, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity of products and identity of industrial districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Becattini, Marco Bellandi, Lisa De Propris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Industrial Districts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar publisher, pp.18-31, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence entre verriers migrants à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Gonzalez-Bernaldo, Manuela Martini, Marie-Louise Pelus-Kaplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etrangers et Sociétés. Représentations, coexistences, interactions dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rennes, pp.317-335, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirare stranieri : circolazione e integrazione dei savoir-faire nel Piemonte del Settencento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Allio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Piemonte e la frontiera. Percorsi di storia economica dal Settecento al Novecento 'economia Piemontese come economia di frontiera, dal Settecento al Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Studi Piemontesi, pp.17-44, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il Piemonte et l'Europa : il viaggio laniero di Gian Battista Moccafy », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Il Piemonte et l'Europa : il viaggio laniero di Gian Battista Moccafy », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Toscane face aux innovations de l'industrie lainière, XVIIIe-XIXe siècle , in M. Merger (dir), , Paris, PUPS, 2005, p. 529-549.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts de technologies en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.529-549, 2006, Centre Roland Mousnier, 2-84050-374-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avec L. Dolza, « Il Piemonte alla ricerca del savoir-faire europeo : vetro e lana nel ‘700 », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avec L. Dolza, « Il Piemonte alla ricerca del savoir-faire europeo : vetro e lana nel ‘700 », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel aux étrangers . Circulations et intégration des savoir-faire dans le Piémont de l'Ancien Régime : le cas de la teinture en laine et de la verrerie , en collaboration avec Luisa Dolza (CESR-Tours), in Michel Cotte (dir.), Circulations techniques, Besançon-Belfort, Presses universitaires de Franche-Comté-UTBM, 2004, p. 77-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel aux étrangers Circulations et intégration des savoir-faire dans le Piémont de l'Ancien Régime : le cas de la teinture en laine et de la verrerie en collaboration avec Luisa Dolza (CESR-Tours), in Michel Cotte (dir.), Circulations techniques, Besançon-Belfort, Presses universitaires de Franche-Comté-UTBM, 2004, p. 77-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des manufactures de draps de l'Europe du Nord ouest&amp;quot;, in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p., 627-643.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Fontana G. Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Au coeur des manufactures de draps de l'Europe du Nord ouest", in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p., 627-643.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'espace productif : un problème politique (XVIIIe-XIXe siècles)&amp;quot;, in J. Boutier, S. Landi, O. Rouchon, Une histoire politique de la Toscane. Pouvoir, territoire, ressources, XIVe-XIXe siècles, PUR, 2004, p. 197-214.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mutations de l'espace productif : un problème politique (XVIIIe-XIXe siècles)", in J. Boutier, S. Landi, O. Rouchon, Une histoire politique de la Toscane. Pouvoir, territoire, ressources, XIVe-XIXe siècles, PUR, 2004, p. 197-214.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleur, travail et société.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-47, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les produits, jouer sur les marchés. La fabrication des chéchias, XVIII-XIXe siècles , in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p. 1115-1142.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.L. Fontana G. Gayot (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapter les produits, jouer sur les marchés. La fabrication des chéchias, XVIII-XIXe siècles in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p. 1115-1142.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18 mai 2006, organisation, avec l'association Verre & Histoire, d'une journée d'études au Musée d'Orsay, Paris, consacrée aux entreprises verrières du Moyen Age à nos jours communication : « Entreprendre à l'étranger. L'expérience des verriers d'Altare, XVI-XVIIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13-15 octobre 2005, co-organisation du colloque international Verre&Fenêtre organisé par l'Association Verre&Histoire, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corine Maitte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire moderne, université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corine-maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4041-1168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056258488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorità politiche (secc. XV-XVIII). Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-2, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remunerating Labour in a Long- Term Perspective: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2022.01.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una rivalutazione della storia, del tempo di lavoro (Europa occidentale, XIV-XIX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia&amp;lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LVI (2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7384/106070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail : l’enfer de la cadence, XVIIe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 497 (8), pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunérer et compter le travail sur les chantiers Médicis (fin XVIe-début XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions charitables comme lieux de travail, XVe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.83-122. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19229/1828-230X/4842020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de travail, une vieille histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1619, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des verriers très convoités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l’empreinte domestique du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schapira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-1, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.5875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pour une histoire des médiateurs du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129-1, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.3505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans les campagnes françaises du XVIIIe siècle : entre rythmes convenus et temporalités atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Vallesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail préindustriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pour une histoire des médiateurs du travail dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les intermédiaires du travail. Acteurs du recrutement et de la gestion des travailleurs, XVIe-XXIe siècle, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail invisible dans les familles artisanales (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et intégrations urbaines des verriers italiens en France, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation, copie, contrefaçon, faux : définitions et pratiques sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (78), pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace européen du travail des verriers italiens, XVIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, undefined (84), pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et résistances autour du temps de travail avant l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, + (16), http://temporalites.revues.org/2203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de travail dans les verreries anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (85), pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de travail et de savoir-faire à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (56), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question (re)devenue centrale : le temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, + (85), pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations de travail comme ressources : verriers vénitiens et altarais, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail a changé avant les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undefined (368), pp.66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Perrotto, un verrier migrant d'Altare au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Bernard Perrot, Catalogue de l'exposition Orléans, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des manufactures lainières européennes du XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, undefined (18), pp.151-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels, Brands and market integration in the modern era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Economic History On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (+), http://www.thebhc.org/publications/BEHonline/2009/maitte.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; mystère &amp;quot; Bernard Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis des musées d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« pratiques migratoires, gestion des diversités et cultures d'entreprise dans la longue durée » Avec Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, nov.-dec. (108), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'innovazione tecnica nella lavorazione del vetro », in Il Rinascimento italiano e l'Europa, vol. 3 : Produzione e tecniche, a cura di Ph. Branstein e L. Molà, Cassamarca, ed. A. Colla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'innovazione tecnica nella lavorazione del vetro », in Il Rinascimento italiano e l'Europa, vol. 3 : Produzione e tecniche, a cura di Ph. Branstein e L. Molà, Cassamarca, ed. A. Colla.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrations et entreprises » coordonné par Corine Maitte et Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, nov.-dec. vol.18 (108)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« le rouge dans l'histoire », TDC « Les sciences de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Altare, une communauté verrière, XVe-XIXe siècle Bulletin de l'AFAV, 2005, p. 37-41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de verre : Bernard Perrot entre publicité de l'invention et production industrielle, second XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 341-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de verre : Bernard Perrot entre publicité de l'invention et production industrielle, second XVII° siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne , catalogue de l'exposition Couleur, travail et société, Lille, 2004, p. 42-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne catalogue de l'exposition Couleur, travail et société, Lille, 2004, p. 42-47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, territoire et industries au Piémont, 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.747-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réformisme éclairé et les corporations : l'abolition des Arts en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (1), pp.56-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporation et politique au village : Altare entre migrations et processus de différenciation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, undefined (617), pp.45-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR DÉFI 2024-2027: Droits, économies, femmes, Italie. Gender and Agency in Venice, Florence, Naples, Palermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca sul lavoro delle donne in età moderna. Percorsi, carriere, imprenditorialità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Economic Privileges in Western Europe (France, Italy, England, Holy Roman Empire), 16th-19th century : beyond National History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulations et migrations d'entreprises dans les économies transfrontalières », avec M. Martini, introduction aux journées d'études franco-italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations d'entrepreneurs, migrations d'entreprises et de main d'œuvre dans les économies transfrontalières à l'époque moderne et contemporaine, Imperia, 6-7 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopération et concurrence entre verriers migrants à l'époque moderne », in Etrangers. Contacts et regards croisés de l'Antiquité à nos jours, (à paraître, Rennes, PUR, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris 7, 1-2 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Héritiers de verre. Transmettre le métier et les entreprises chez les verriers italiens migrants en Europe, XVIe-XVIIIe siècles »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et transmission, Paris X Nanterre, 5-6 décembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine MAITTE Mobilisation du territoire et diversité des parcours industriels à Prato et à Biella XVIIIe-XXe siècle . . . . . . . .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité franco-italien d'histoire économique, Le luxe dans les économies françaises et italiennes, XVe-XXe siècle, Lille, 4-5 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-10 Septembre : participation au colloque international de l'AIHV (Association Internationale d'Histoire du Verre) à Anvers Communication : « migrations et secrets ; verriers d'Altare face à la transmission de leur savoir-faire technique, XVI-XVIIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-10 Septembre : participation au colloque international de l'AIHV (Association Internationale d'Histoire du Verre) à Anvers</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « migrations et secrets ; verriers d'Altare face à la transmission de leur savoir-faire technique, XVI-XVIIIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-2 juin 2006, participation à un colloque organisé à l'université de Paris 7 par le laboratoire ICT, sur le thème « Etrangers. Contacts et regards croisés de l'Antiquité à nos jours » communication : « Coopération et concurrence entre verriers migrants à l'époque moderne»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-2 juin 2006, participation à un colloque organisé à l'université de Paris 7 par le laboratoire ICT, sur le thème « Etrangers. Contacts et regards croisés de l'Antiquité à nos jours »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication : « Coopération et concurrence entre verriers migrants à l'époque moderne»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dolza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international de l'Associazione Italiana di Storia Urbana, 16-17 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21-26 août : organisation de la session 29 du Congrès mondial des Historiens Economistes à Helsinki, en collaboration avec Manuela Martini (Paris 7) et Issiaka Mandé (Paris 7) sur le thème « Migrations et cultures d'entreprise : échanges et diversités XVe au XXe siècle. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21-26 août : organisation de la session 29 du Congrès mondial des Historiens Economistes à Helsinki, en collaboration avec Manuela Martini (Paris 7) et Issiaka Mandé (Paris 7) sur le thème « Migrations et cultures d'entreprise : échanges et diversités XVe au XXe siècle. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16-17 juin 2006, participation au colloque international de l'AISU (Associazione Italiana di Storia Urbana) organisé à Turin communication en collaboration avec Luisa Dolza : « Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16-17 juin 2006, participation au colloque international de l'AISU (Associazione Italiana di Storia Urbana) organisé à Turin</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication en collaboration avec Luisa Dolza : « Stato, territorio e industria nel Piemonte del XVIII secolo: la lana a Torino tra delocalizzazione e assistenza»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21-26 août, participation à la session X du Congrès mondial des Historiens Economistes à Helsinki Communication : « Italian glass in the Renaissance: luxury product or mass consumption good?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21-26 août, participation à la session X du Congrès mondial des Historiens Economistes à Helsinki</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « Italian glass in the Renaissance: luxury product or mass consumption good?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-4 Nov. 2005, organisation avec M. Martini (paris VII), I. Mandé (Paris VII), E. Guérasimoff (Paris VII), d'un colloque international préparatoire à la session 29 du colloque international d'Histoire économique d'Helsinki consacrée à « Migrations et cultures d'entreprise : échanges et diversité dans le monde, XVI-XXe siècles », avec le concours de l'Ifresi (Lille), du CHRICC (Valenciennes), de l'UMR 8529 (Lille III), du laboratoire des Sociétés occidentales (Paris VII), du SEDET (Paris VII).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-4 Nov. 2005, organisation avec M. Martini (paris VII), I. Mandé (Paris VII), E. Guérasimoff (Paris VII), d'un colloque international préparatoire à la session 29 du colloque international d'Histoire économique d'Helsinki consacrée à « Migrations et cultures d'entreprise : échanges et diversité dans le monde, XVI-XXe siècles », avec le concours de l'Ifresi (Lille), du CHRICC (Valenciennes), de l'UMR 8529 (Lille III), du laboratoire des Sociétés occidentales (Paris VII), du SEDET (Paris VII).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-3 décembre 2005, participation à un séminaire franco-italien sur le luxe organisé à l'université de Brescia par C.M. Belfanti. Communication : « le verre de luxe, le luxe du verre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-3 décembre 2005, participation à un séminaire franco-italien sur le luxe organisé à l'université de Brescia par C.M. Belfanti. </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication : « le verre de luxe, le luxe du verre à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« frontières et économie à l'époque moderne » 7 octobre 2005, participation à un séminaire d'étude consacré aux économies de frontières, Turin, Archivio di Stato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 octobre 2005, participation à un séminaire d'étude consacré aux économies de frontières, Turin, Archivio di Stato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les âges au travail dans les sociétés d’Europe occidentale, xive-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Rolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161cp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Petrowiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps au travail. Performance, discipline, fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">New Digital Frontiers, pp.424, 2021, 978-88-99487-93-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes du labeur. Enquête sur le temps de travail en Europe occidentale, XIVe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Les acteurs des normes professionnelles au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">New Digital Frontiers, 2020, Economic History Frameworks, 978-88-85812-66-6 (imprimé); 978-88-85812-67-3 (en ligne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les règles des métiers. Les acteurs des normes des normes professionnelles au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les intermédiaires du travail. Acteurs du recrutement et de la gestion des travailleurs, XVIe-XXIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La belle ouvrage. Gérard Gayot: un historien sur le métier (1969-2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur et l’historien : deux regards sur l’industrialisation dans le textile (XVIIIe-XIXe siècle). André Poupart de Neuflize (1784-1836), Gérard Gayot (1941-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneur et l'historien : deux regards sur l'industrialisation dans le textile (XVIIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.340, 2013, témoignages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations verrières et leur devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verre&amp;Histoire, pp.223, 2013, Les cahiers de Verre&amp;Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.341, 2012, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie (XVIIe-XIXe siècle) Faire de l'histoire avec Gérard Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.356, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.377, 2009, 978-2-7535-0754-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiaka Mande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes, pp.450, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.494, 2001, 2-85939-648-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tom Safley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural History of Craft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 4. A Cultural History of Craft in the Renaissance, Bloomsbury, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boutier; Sandro Landi; Jean-Claude Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Italies, XIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.137-154, 2023, 979-1-0404-0113-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan Mobility and the Circulation of Knowledge in Glass Industry in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Garrioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The republic of Skills. Artisan mobility, Innovation and the Circulation ok Knowledge in Premodern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.65-89, 2022, The republic of Skills. Artisan mobility, Innovation and the Circulation ok Knowledge in Premodern Europe, 978-90-04-51325-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la façon de Venise. Considérations sur la circulation des verriers en Europe aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émailler le verre à la Renaissance. Sur la trace des artistes verriers entre Venise et France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN, pp.105-111, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations en Méditerranée. De l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.124-125, 2021, 978-2-330-14501-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-makers and Glass-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor before the Industrial Revolution : Work, Technology and their Ecologies in an Age of Early Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate and non-Corporate Labor : The Glass Industry in European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Regulations and Freedom. Work and Manufactures in European cities, 14th-18th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale tempo per il lavoro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Ago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in Italia. L’età moderna. Trasformazioni e risorse del lavoro tra associazioni di mestiere e pratiche individuali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-174, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The European “Grand Tour” of Italian entrepreneurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Goldsmith S., Sweet R. and Verhoeven G. (eds.), Beyond the Grand Tour. Northern Metropolises and the evolution of early modern travel behaviour (1550-1850), Ashgate, 2017, p. 161-182.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Garzonetti’ et ‘Garzoni’ dans les arts du verre italiens, XVIe-XVIIIe siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Anna Bellavitis, Martina Frank e Valentina Sapienza (ed.), Garzoni. Apprendistato e formazione tra Venezia e l'Europa in età moderna, Universitas studiorum Casa editrice, p. 181-205</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les privilèges d’entreprise dans l’Europe moderne: perspective quantitative et comparative (XVIe–XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Margairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Garner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Ökonomie des Privilegs, Westeuropa, 16.-19. Jahrhundert. L’économie du privilège, Europe occidentale, XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.509-520, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La nuit laborieuse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isabelle Brian (dir.), Le lieu et le moment : mélanges en l'honneur d'Alain Cabantous, Paris : Publications de la Sorbonne, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Determining the value of glass in modern Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bert de Munck, Dries Lyna, Concepts of Value in Material Culture, 1500-1900, Ashgate, 2015, p. 209-238.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Travail”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dictionnaire de l’historien, dir. Claude Gauvard, Paris, PUF, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser et mesurer le temps de travail dans les verreries anciennes, XVI-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Maitte, D. Terrier (dir.), Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle, Rennes, PUR, 2014, p. 271-289 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réinvestir l’histoire du temps de travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les temps du travail : normes, pratiques, évolutions, XIVe-XIXe siècle, Rennes, PUR, 2014, p. 9-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Cities of Glass : Privileges and Innovations in Early Modern Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Karel Davids, Bert de Munck (eds), Innovation and Creativity in Late Medieval and Early Moderne European Cities, Ashgate, 2014, p. 35-53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement dans l'action, rapport au monde et témoignage. Les écrits d'André Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Matthieu de Oliveira, Didier Terrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneur et l'historien : deux regards sur l'industrialisation dans le textile (XVIIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges, migrations, secrets des verriers altarais et vénitiens, XVIe-XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">corine Maitte, Sophie Lagabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations verrières de l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, verre&amp;Histoire, pp.83-90, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour reconsidérer les logiques spatiales de l’essaimage proto-industriel. La manufacture d’Aumale vers 1715 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean-Michel Minovez, Catherine Verna, Liliane Hilaire-Pérez (dir.), Les industries rurales dans l’Europe médiévale et moderne, Toulouse, Presses Universitaires du Mirail, 2013, p. 181-201.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations verrières et leur devenir : introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Sophie Lagabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les innovations verrières de l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verre&amp;Histoire, pp.1-5, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes ouvriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Woronoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rennes, pp.249-262, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espionnage à la copie: voyages d'italiens en Europe, XVIIIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des Van Loo. Peinture, commerce du textile et espionnage en Europe (1250-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rouen et du Havre, pp.217-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire avec Gérard Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hirsch,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l'art et les secrets du verre à l'époque moderne, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis, Isabelle Chabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice des familles. Autour de la transmission des biens, des savoirs et des pouvoirs (Europe, Nouveau monde, XIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome, pp.367-383, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités internationales de travail en Europe du Sud, v. 1680-1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Beaurepaire, Pierrick Pourchasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe, années 1680-années 1780</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-54, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I mutamenti dello spazio &amp;quot;industriale&amp;quot;, un problema politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boutier, Sandro Landi, Olivier Rouchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno stato (XIV-XIXe secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mandragora, pp.159-176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLEXIBILITY AND ADAPTATION IN THE FORMATION OF THREE ITALIAN INDUSTRIAL DISTRICTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Becattini, Marco Bellandi, Lisa De Propris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Industrial Districts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritiers de verre. Transmettre le métier et les entreprises chez les verriers italiens migrants en Europe, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis, Laurence Croq, Monica Martinat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies et destins. Mobilités et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre à l'étranger : les verriers d'Altare à la conquête de l'Europe, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Gayot, René Favier, Jean-François Klein, Denis Woronoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tisser l'histoire. L'industrie et ses patrons (XVIe-XXe siècle). Mélanges offerts à Serge Chassagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.125-142, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity of products and identity of industrial districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Becattini, Marco Bellandi, Lisa De Propris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Industrial Districts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar publisher, pp.18-31, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et concurrence entre verriers migrants à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Gonzalez-Bernaldo, Manuela Martini, Marie-Louise Pelus-Kaplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etrangers et Sociétés. Représentations, coexistences, interactions dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses Universitaires de Rennes, pp.317-335, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirare stranieri : circolazione e integrazione dei savoir-faire nel Piemonte del Settencento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dolza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Allio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Piemonte e la frontiera. Percorsi di storia economica dal Settecento al Novecento 'economia Piemontese come economia di frontiera, dal Settecento al Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Studi Piemontesi, pp.17-44, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Toscane face aux innovations de l'industrie lainière, XVIIIe-XIXe siècle , in M. Merger (dir), , Paris, PUPS, 2005, p. 529-549.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts de technologies en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.529-549, 2006, Centre Roland Mousnier, 2-84050-374-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avec L. Dolza, « Il Piemonte alla ricerca del savoir-faire europeo : vetro e lana nel ‘700 », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avec L. Dolza, « Il Piemonte alla ricerca del savoir-faire europeo : vetro e lana nel ‘700 », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il Piemonte et l'Europa : il viaggio laniero di Gian Battista Moccafy », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Il Piemonte et l'Europa : il viaggio laniero di Gian Battista Moccafy », in R. Allio ed., Il Piemonte e l'Europa.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel aux étrangers . Circulations et intégration des savoir-faire dans le Piémont de l'Ancien Régime : le cas de la teinture en laine et de la verrerie , en collaboration avec Luisa Dolza (CESR-Tours), in Michel Cotte (dir.), Circulations techniques, Besançon-Belfort, Presses universitaires de Franche-Comté-UTBM, 2004, p. 77-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel aux étrangers Circulations et intégration des savoir-faire dans le Piémont de l'Ancien Régime : le cas de la teinture en laine et de la verrerie en collaboration avec Luisa Dolza (CESR-Tours), in Michel Cotte (dir.), Circulations techniques, Besançon-Belfort, Presses universitaires de Franche-Comté-UTBM, 2004, p. 77-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des manufactures de draps de l'Europe du Nord ouest&amp;quot;, in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p., 627-643.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Fontana G. Gayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Au coeur des manufactures de draps de l'Europe du Nord ouest", in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p., 627-643.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'espace productif : un problème politique (XVIIIe-XIXe siècles)&amp;quot;, in J. Boutier, S. Landi, O. Rouchon, Une histoire politique de la Toscane. Pouvoir, territoire, ressources, XIVe-XIXe siècles, PUR, 2004, p. 197-214.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mutations de l'espace productif : un problème politique (XVIIIe-XIXe siècles)", in J. Boutier, S. Landi, O. Rouchon, Une histoire politique de la Toscane. Pouvoir, territoire, ressources, XIVe-XIXe siècles, PUR, 2004, p. 197-214.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lustre du rouge. Demande sociale et problèmes techniques de l'Europe moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleur, travail et société.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-47, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les produits, jouer sur les marchés. La fabrication des chéchias, XVIII-XIXe siècles , in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p. 1115-1142.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.L. Fontana G. Gayot (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapter les produits, jouer sur les marchés. La fabrication des chéchias, XVIII-XIXe siècles in G.L. Fontana, G. Gayot (ed.), La laine, produits et marchés (XIIIe-Xxe siècles, Padoue, Cleup, 2004, p. 1115-1142.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18 mai 2006, organisation, avec l'association Verre & Histoire, d'une journée d'études au Musée d'Orsay, Paris, consacrée aux entreprises verrières du Moyen Age à nos jours communication : « Entreprendre à l'étranger. L'expérience des verriers d'Altare, XVI-XVIIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13-15 octobre 2005, co-organisation du colloque international Verre&Fenêtre organisé par l'Association Verre&Histoire, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B0660FC"/>
+    <w:nsid w:val="CC795EE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corine-maitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4041-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056258488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caracausi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2022.01.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Terrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7384/106070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19229/1828-230X/4842020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3505" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-30LT8JS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rolla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/11473/les-ages-au-travail-dans-les-societes-d-europe-occidentale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161cp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Petrowiste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/lespace-des-metiers/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arnal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lagabrielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Mande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Woronoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841755v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hirsch," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04974570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841769v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dolza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/centre-roland-mousnier/transferts-de-technologies-en-mediterranee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Fontana G. Gayot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Landi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007447v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.L. Fontana G. Gayot (ed.)" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corine-maitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4041-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056258488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C02" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caracausi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2022.01.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Terrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7384/106070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19229/1828-230X/4842020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-30LT8JS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rolla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/11473/les-ages-au-travail-dans-les-societes-d-europe-occidentale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161cp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Petrowiste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/lespace-des-metiers/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arnal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646199v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lagabrielle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Mande" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321885v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646227v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Woronoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841755v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hirsch," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04974570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dolza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/centre-roland-mousnier/transferts-de-technologies-en-mediterranee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087281v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086577v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Fontana G. Gayot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Landi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007447v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.L. Fontana G. Gayot (ed.)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>