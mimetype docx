--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -197,51 +197,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Mühlbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Archives of Pediatrics &amp; Adolescent - JAMA Pediatrics </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Association pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.e256150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamapediatrics.2025.6150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -386,299 +386,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Evaluation of Internet-Based Psychological Interventions: A Scoping Review of Methodological Choices</w:t>
+                <w:t xml:space="preserve">SAT-333 Quality of life of patients living with vascular LIVEr diseaseS: Results of the LIVES european project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Hariz</w:t>
+                <w:t xml:space="preserve">Clémence Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chevreul</w:t>
+                <w:t xml:space="preserve">Virginia Hernández-Gea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Daval</w:t>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Husson</w:t>
+                <w:t xml:space="preserve">Annalisa Berzigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Alberti</w:t>
+                <w:t xml:space="preserve">Antonina Antonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (6), pp.945-958. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.S727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2025.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317236v1</w:t>
+                <w:t xml:space="preserve">inserm-05471337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-333 Quality of life of patients living with vascular LIVEr diseaseS: Results of the LIVES european project</w:t>
+                <w:t xml:space="preserve">Economic Evaluation of Internet-Based Psychological Interventions: A Scoping Review of Methodological Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Ramier</w:t>
+                <w:t xml:space="preserve">Amira Hariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Hernández-Gea</w:t>
+                <w:t xml:space="preserve">Karine Chevreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Elkrief</w:t>
+                <w:t xml:space="preserve">Laure Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Berzigotti</w:t>
+                <w:t xml:space="preserve">Mathilde Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonina Antonenko</w:t>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82, pp.S727. </w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (6), pp.945-958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01909-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2025.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05471337v1</w:t>
+                <w:t xml:space="preserve">hal-05317236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-Based Connected Devices Combined With Statistical Process Control for the Early Detection of Respiratory Exacerbations by Patients With Cystic Fibrosis: Pilot Interventional Study With a Pre-Post Design</w:t>
               </w:r>
@@ -837,51 +837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Boulkedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -926,295 +926,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonskeletal and skeletal effects of high doses versus low doses of vitamin D3 in renal transplant recipients: Results of the VITALE (VITamin D supplementation in renAL transplant recipients) study, a randomized clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Promotion in Popular Web-Based Community Games Among Young People: Proposals, Recommendations, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Courbebaisse</w:t>
+                <w:t xml:space="preserve">Boris Chapoton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bourmaud</w:t>
+                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Sberro-Soussan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Moal</w:t>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajt.2022.12.007⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e39465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/39465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04099000v1</w:t>
+                <w:t xml:space="preserve">hal-04716806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Promotion in Popular Web-Based Community Games Among Young People: Proposals, Recommendations, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Nonskeletal and skeletal effects of high doses versus low doses of vitamin D3 in renal transplant recipients: Results of the VITALE (VITamin D supplementation in renAL transplant recipients) study, a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Chapoton</w:t>
+                <w:t xml:space="preserve">Aurelie Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Rebecca Sberro-Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Valérie Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e39465. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.366-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/39465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajt.2022.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716806v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04099000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A governmental program to encourage medical students to deliver primary prevention: experiment and evaluation in a French faculty of medicine</w:t>
               </w:r>
@@ -1347,51 +1347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is randomized trial design adapted to population health intervention research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.86-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1585,64 +1585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Tauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Chapoton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (4), pp.1123-1134. </w:t>
@@ -1821,861 +1821,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive status of patients judged fit for discharge from the post-anaesthesia care unit after general anaesthesia: a randomized comparison between desflurane and propofol</w:t>
+                <w:t xml:space="preserve">Abnormal bone mineral density and content in girls with early-onset anorexia nervosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Robert</w:t>
+                <w:t xml:space="preserve">Julia Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Soulier</w:t>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Sciard</w:t>
+                <w:t xml:space="preserve">Marianne Alison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Alberti</w:t>
+                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12871-021-01287-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40337-020-00365-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193733v1</w:t>
+                <w:t xml:space="preserve">inserm-03280383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal bone mineral density and content in girls with early-onset anorexia nervosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Home-Based Connected Devices in Patients With Cystic Fibrosis for the Early Detection and Treatment of Pulmonary Exacerbations: Protocol for a Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+                <w:t xml:space="preserve">Maxime Morsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Alison</w:t>
+                <w:t xml:space="preserve">Amélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
+                <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Stordeur</w:t>
+                <w:t xml:space="preserve">Gilles Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.e14552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40337-020-00365-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/14552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03280383v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Home-Based Connected Devices in Patients With Cystic Fibrosis for the Early Detection and Treatment of Pulmonary Exacerbations: Protocol for a Qualitative Study</w:t>
+                <w:t xml:space="preserve">Cognitive status of patients judged fit for discharge from the post-anaesthesia care unit after general anaesthesia: a randomized comparison between desflurane and propofol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Morsa</w:t>
+                <w:t xml:space="preserve">Cyrille Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Perrin</w:t>
+                <w:t xml:space="preserve">Anne Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie David</w:t>
+                <w:t xml:space="preserve">Didier Sciard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Le Roux</w:t>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (8), pp.e14552. </w:t>
+              <w:t xml:space="preserve">BMC Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/14552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12871-021-01287-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612079v1</w:t>
+                <w:t xml:space="preserve">hal-03193733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to collect non-medical data in a pediatric trial: diaries or interviews</w:t>
+                <w:t xml:space="preserve">The PRINTEMPS Study: Protocol of a Cluster-Randomized Controlled Trial of the Local Promotion of a Smartphone Application and Associated Website for the Prevention of Suicidal Behaviors in the Adult General Population in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coralie Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Tubiana-Rufi</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Turmaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3997-9⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04464-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02468132v1</w:t>
+                <w:t xml:space="preserve">hal-03159469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of long-acting β-agonist on bronchodilator response in children with asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Taytard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jovien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Assouline Kabla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Haziot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), pp.1902010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.02010-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PRINTEMPS Study: Protocol of a Cluster-Randomized Controlled Trial of the Local Promotion of a Smartphone Application and Associated Website for the Prevention of Suicidal Behaviors in the Adult General Population in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">How to collect non-medical data in a pediatric trial: diaries or interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Turmaine</w:t>
+                <w:t xml:space="preserve">Hassani Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilmin-Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Nadia Tubiana-Rufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.553. </w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-020-04464-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3997-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159469v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophylactic hydrocortisone in extremely preterm infants and brain MRI abnormality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdana Tilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Tauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2886,77 +2886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert Opinions on Web-Based Peer Education Interventions for Youth Sexual Health Promotion: Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gottot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gottot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3284,90 +3284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full versus half dose of antenatal betamethasone to prevent severe neonatal respiratory distress syndrome associated with preterm birth: study protocol for a randomised, multicenter, double blind, placebo-controlled, non-inferiority trial (BETADOSE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aupiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3535,64 +3535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian non-inferiority approach using experts’ margin elicitation – application to the monitoring of safety events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Boizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Verdonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Anesthesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.205. </w:t>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Posch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Benda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4486,300 +4486,300 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t>
+                <w:t xml:space="preserve">Wafa Ibn Essaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ibn Essaied</w:t>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463839v1</w:t>
+                <w:t xml:space="preserve">hal-05463768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ibn Essaied</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463768v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian treatment comparison using parametric mixture priors computed from elicited histograms</w:t>
               </w:r>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5068,51 +5068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederike Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Friede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose-Finding Study of Omeprazole on Gastric pH in Neonates with Gastro-Esophageal Acid Reflux Using a Bayesian Sequential Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentia Kaguelidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,701 +5571,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECaP : réseau national de recherche en épidémiologie clinique et en santé publique</w:t>
+                <w:t xml:space="preserve">Abnormal spindle-like microcephaly-associated (ASPM) mutations strongly disrupt neocortical structure but spare the hippocampus and long-term memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verga-Gérard</w:t>
+                <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathoulin-Pelissier</w:t>
+                <w:t xml:space="preserve">Alain Verloes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chauvin</w:t>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Huiart</w:t>
+                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Katsahian</w:t>
+                <w:t xml:space="preserve">Karen Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10e Conférence Francophone d’Épidémiologie Clinique, 64, Supplement 3, pp.S160--S161. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.158-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320754v1</w:t>
+                <w:t xml:space="preserve">hal-02324797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal spindle-like microcephaly-associated (ASPM) mutations strongly disrupt neocortical structure but spare the hippocampus and long-term memory</w:t>
+                <w:t xml:space="preserve">RECaP : réseau national de recherche en épidémiologie clinique et en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Passemard</w:t>
+                <w:t xml:space="preserve">A. Verga-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Verloes</w:t>
+                <w:t xml:space="preserve">S. Mathoulin-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+                <w:t xml:space="preserve">F. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
+                <w:t xml:space="preserve">L. Huiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Hernandez</w:t>
+                <w:t xml:space="preserve">S. Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74, pp.158-176. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10e Conférence Francophone d’Épidémiologie Clinique, 64, Supplement 3, pp.S160--S161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324797v1</w:t>
+                <w:t xml:space="preserve">hal-01320754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying potential indicators to measure the outcome of translational cancer research: a mixed methods approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical and practical issues for tidal breathing measurements of nasal nitric oxide in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Gottot</w:t>
+                <w:t xml:space="preserve">Nicole Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahasti Saghatchian</w:t>
+                <w:t xml:space="preserve">Arnaud Chambellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Blic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Research Policy and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12961-015-0060-5⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (12), pp.1374-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.23167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01264505v1</w:t>
+                <w:t xml:space="preserve">inserm-04144094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic pediatric clinical research: factors associated with study implementation duration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Tibi</w:t>
+                <w:t xml:space="preserve">Identifying potential indicators to measure the outcome of translational cancer research: a mixed methods approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Boulkedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendy Abdoul</w:t>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gottot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Prot-Labarthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brion</w:t>
+                <w:t xml:space="preserve">Mahasti Saghatchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-016-0138-y⟩</w:t>
+              <w:t xml:space="preserve">Health Research Policy and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12961-015-0060-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01322533v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and practical issues for tidal breathing measurements of nasal nitric oxide in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Academic pediatric clinical research: factors associated with study implementation duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Meier-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Beydon</w:t>
+                <w:t xml:space="preserve">Annick Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chambellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Alberti</w:t>
+                <w:t xml:space="preserve">Hendy Abdoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques de Blic</w:t>
+                <w:t xml:space="preserve">Sonia Prot-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Clément</w:t>
+                <w:t xml:space="preserve">Françoise Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (12), pp.1374-1382. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppul.23167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-016-0138-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04144094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01322533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidney Transplant Recipients Carrying the CYP3A4*22 Allelic Variant Have Reduced Tacrolimus Clearance and Often Reach Supratherapeutic Tacrolimus Concentrations</w:t>
               </w:r>
@@ -6385,77 +6385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two data collection processes in clinical studies: electronic and paper case report forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6502,77 +6502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two data collection processes in clinical studies: electronic and paper case report forms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6788,51 +6788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Fisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.48. </w:t>
@@ -6909,51 +6909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7038,51 +7038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,337 +7152,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Indicators for Continuous Monitoring to Improve Maternal and Infant Health in Maternity Departments: A Modified Delphi Survey of an International Multidisciplinary Panel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rym Boulkedid</w:t>
+                <w:t xml:space="preserve">Recruitment in pediatric clinical research was influenced by study characteristics and pediatricians' perceptions: a multicenter survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentia Kaguelidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sibony</w:t>
+                <w:t xml:space="preserve">Audrey Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goffinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Branger</w:t>
+                <w:t xml:space="preserve">Catalina Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (10), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060663⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538007v1</w:t>
+                <w:t xml:space="preserve">hal-00846828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment in pediatric clinical research was influenced by study characteristics and pediatricians' perceptions: a multicenter survey.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Amiel</w:t>
+                <w:t xml:space="preserve">Quality Indicators for Continuous Monitoring to Improve Maternal and Infant Health in Maternity Departments: A Modified Delphi Survey of an International Multidisciplinary Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Boulkedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blachier</w:t>
+                <w:t xml:space="preserve">Olivier Sibony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Iliescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+                <w:t xml:space="preserve">François Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.04.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e60663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846828v1</w:t>
+                <w:t xml:space="preserve">hal-01538007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-financial conflicts of interest in academic grant evaluation: a qualitative study of multiple stakeholders in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendy Abdoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7566,295 +7566,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer review of grant applications: criteria used and qualitative study of reviewer practices.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Gottot</w:t>
+                <w:t xml:space="preserve">Stature is an essential predictor of muscle strength in children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Decostre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046054⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2474-13-176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850475v1</w:t>
+                <w:t xml:space="preserve">inserm-00750627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stature is an essential predictor of muscle strength in children.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Ollivier</w:t>
+                <w:t xml:space="preserve">Peer review of grant applications: criteria used and qualitative study of reviewer practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendy Abdoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gottot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.176. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e46054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2474-13-176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00750627v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fewer infants than older patients in paediatric randomised controlled trials</w:t>
               </w:r>
@@ -7879,51 +7879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentia Kaguelidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (8), pp.593-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed consent in clinical research in France: assessment and factors associated with therapeutic misconception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. S. Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8410,85 +8410,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent-Genod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Archives of Pediatrics &amp; Adolescent - JAMA Pediatrics </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Association pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 161 (5), pp.446-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/archpedi.161.5.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
@@ -8652,77 +8652,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracheostomy does not improve the outcome of patients requiring prolonged mechanical ventilation: a propensity analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Lassence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8831,64 +8831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Tauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Chapoton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8975,64 +8975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Transition Consultations for Adolescents With Chronic Conditions in a General Pediatric Hospital: Lessons Learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mellerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilmin-Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9138,51 +9138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,51 +9252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,51 +9513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-025-04245-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hariz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Daval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.01.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hern&#225;ndez-Gea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Berzigotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Antonenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01909-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Milovanovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Haignere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#710;t Y. Misset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Aegerter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boulkedid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072836" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04099000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbebaisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourmaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sberro-Soussan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2022.12.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mari Muro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kore Mognon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Caillavet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02472-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920984727" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tauty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Meuleman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin-Cr&#233;pon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daugas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-021-01111-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sciard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-021-01287-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clarke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-020-00365-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morsa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14552" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Maoulida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tubiana-Rufi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3997-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aupiais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jovien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Assouline Kabla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Haziot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02010-2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Turmaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04464-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03481990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Tilea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Toumazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-317720" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18650" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Provot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Creff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000004132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927400v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Cousin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-019-2206-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Taverny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pardo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thonon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Maarouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2303-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0826-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02160060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fr&#233;meaux-Bacchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sellier-Leclerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Vieira-Martins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Kwon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05830518" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen El Behi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-018-0647-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2017-313756" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Friede" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Posch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-018-0919-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Essaied" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.11.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356DVDQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016667v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217726803" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01525480v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Friedlander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Choquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galliani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Chalendar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0650-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560222v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike Lentz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600084" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentia Kaguelidou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166207" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulkedid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00202-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8120PNZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verga-G&#233;rard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathoulin-Pelissier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huiart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsahian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.107" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264505v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasti Saghatchian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-015-0060-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322533v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meier-Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tibi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prot-Labarthe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0138-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beydon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cl&#233;ment" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23167" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116416v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pallet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Jannot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bahri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etienne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13059" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05101733v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983983v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2014.02.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fisch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chiron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-48" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maurel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.02.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9M7TJ56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646619v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gottrand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.08.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7960T9ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538007v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibony" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060663" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846828v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Iliescu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.04.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7T6KSTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035247" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850475v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046054" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750627v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decostre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ollivier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-13-176" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9480-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iliescu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieurin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.064" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850486v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2007.023473" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZH2QLC56-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667796v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002769" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409786v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fremeaux-Bacchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Macher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Niaudet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2006080811" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348834v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clec'H" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Lassence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.CCM.0000251134.96055.A6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336611v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612075v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gastaldi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328638v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duch&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519098v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-025-04245-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hern&#225;ndez-Gea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Berzigotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Antonenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01909-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hariz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Daval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.01.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Milovanovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Haignere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#710;t Y. Misset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Aegerter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boulkedid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072836" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04099000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbebaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourmaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sberro-Soussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2022.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mari Muro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kore Mognon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Caillavet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02472-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920984727" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tauty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Meuleman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin-Cr&#233;pon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daugas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-021-01111-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clarke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-020-00365-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14552" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sciard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-021-01287-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Turmaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04464-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aupiais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jovien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Assouline Kabla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Haziot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02010-2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Maoulida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tubiana-Rufi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3997-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03481990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Tilea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Toumazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-317720" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18650" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Provot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Creff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000004132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927400v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Cousin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-019-2206-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Taverny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pardo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thonon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Maarouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2303-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0826-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02160060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fr&#233;meaux-Bacchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sellier-Leclerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Vieira-Martins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Kwon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05830518" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen El Behi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-018-0647-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2017-313756" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Friede" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Posch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-018-0919-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Essaied" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.11.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356DVDQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016667v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217726803" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01525480v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Friedlander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Choquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galliani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Chalendar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0650-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560222v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike Lentz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600084" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentia Kaguelidou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166207" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulkedid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00202-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8120PNZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verga-G&#233;rard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathoulin-Pelissier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huiart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsahian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.107" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beydon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23167" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasti Saghatchian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-015-0060-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322533v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meier-Girard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prot-Labarthe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0138-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116416v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pallet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Jannot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bahri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etienne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13059" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05101733v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983983v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2014.02.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fisch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chiron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-48" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maurel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.02.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9M7TJ56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646619v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gottrand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.08.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7960T9ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846828v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Iliescu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.04.015" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7T6KSTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538007v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibony" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060663" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035247" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750627v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decostre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ollivier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-13-176" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850475v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9480-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iliescu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieurin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.064" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850486v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2007.023473" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZH2QLC56-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667796v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002769" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409786v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fremeaux-Bacchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Macher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Niaudet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2006080811" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348834v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clec'H" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Lassence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.CCM.0000251134.96055.A6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336611v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612075v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gastaldi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328638v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duch&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519098v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>