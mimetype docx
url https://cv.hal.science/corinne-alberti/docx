--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -386,299 +386,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-333 Quality of life of patients living with vascular LIVEr diseaseS: Results of the LIVES european project</w:t>
+                <w:t xml:space="preserve">Economic Evaluation of Internet-Based Psychological Interventions: A Scoping Review of Methodological Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Ramier</w:t>
+                <w:t xml:space="preserve">Amira Hariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Hernández-Gea</w:t>
+                <w:t xml:space="preserve">Karine Chevreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Elkrief</w:t>
+                <w:t xml:space="preserve">Laure Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Berzigotti</w:t>
+                <w:t xml:space="preserve">Mathilde Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonina Antonenko</w:t>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82, pp.S727. </w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (6), pp.945-958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01909-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2025.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05471337v1</w:t>
+                <w:t xml:space="preserve">hal-05317236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Evaluation of Internet-Based Psychological Interventions: A Scoping Review of Methodological Choices</w:t>
+                <w:t xml:space="preserve">SAT-333 Quality of life of patients living with vascular LIVEr diseaseS: Results of the LIVES european project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Hariz</w:t>
+                <w:t xml:space="preserve">Clémence Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chevreul</w:t>
+                <w:t xml:space="preserve">Virginia Hernández-Gea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Daval</w:t>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Husson</w:t>
+                <w:t xml:space="preserve">Annalisa Berzigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Alberti</w:t>
+                <w:t xml:space="preserve">Antonina Antonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (6), pp.945-958. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.S727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2025.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317236v1</w:t>
+                <w:t xml:space="preserve">inserm-05471337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-Based Connected Devices Combined With Statistical Process Control for the Early Detection of Respiratory Exacerbations by Patients With Cystic Fibrosis: Pilot Interventional Study With a Pre-Post Design</w:t>
               </w:r>
@@ -837,51 +837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Boulkedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is randomized trial design adapted to population health intervention research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.86-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sciard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Anesthesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
@@ -2357,429 +2357,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-acting β-agonist on bronchodilator response in children with asthma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prophylactic hydrocortisone in extremely preterm infants and brain MRI abnormality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Taytard</w:t>
+                <w:t xml:space="preserve">Bogdana Tilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Aupiais</w:t>
+                <w:t xml:space="preserve">Artemis Toumazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jovien</w:t>
+                <w:t xml:space="preserve">Valérie Biran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Assouline Kabla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Haziot</w:t>
+                <w:t xml:space="preserve">Damir Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02010-2019⟩</w:t>
+              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (5), pp.520-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2019-317720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269484v1</w:t>
+                <w:t xml:space="preserve">hal-03481990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to collect non-medical data in a pediatric trial: diaries or interviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
+                <w:t xml:space="preserve">Effect of long-acting β-agonist on bronchodilator response in children with asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Taytard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassani Maoulida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Alberti</w:t>
+                <w:t xml:space="preserve">Camille Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Tubiana-Rufi</w:t>
+                <w:t xml:space="preserve">Sophie Jovien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Assouline Kabla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Haziot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3997-9⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.1902010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02010-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468132v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic hydrocortisone in extremely preterm infants and brain MRI abnormality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artemis Toumazi</w:t>
+                <w:t xml:space="preserve">How to collect non-medical data in a pediatric trial: diaries or interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Biran</w:t>
+                <w:t xml:space="preserve">Hassani Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilmin-Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damir Mohamed</w:t>
+                <w:t xml:space="preserve">Nadia Tubiana-Rufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (5), pp.520-525. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2019-317720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3997-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481990v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse, sentiments et sexualités : comment certaines séries Netflix parlent de santé sexuelle</w:t>
               </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Tauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2867,291 +2867,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert Opinions on Web-Based Peer Education Interventions for Youth Sexual Health Promotion: Qualitative Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Framework Proposal for Quality and Safety Measurement in Gynecologic Emergency Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Gottot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Boulkedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/18650⟩</w:t>
+              <w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (5), pp.912-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AOG.0000000000004132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112833v1</w:t>
+                <w:t xml:space="preserve">hal-03030439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework Proposal for Quality and Safety Measurement in Gynecologic Emergency Care</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rym Boulkedid</w:t>
+                <w:t xml:space="preserve">Expert Opinions on Web-Based Peer Education Interventions for Youth Sexual Health Promotion: Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Gottot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136 (5), pp.912-921. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.e18650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/AOG.0000000000004132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/18650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030439v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory interventions for sexual health promotion for adolescents and young adults on the internet: Systematic review</w:t>
               </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gottot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,90 +3284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full versus half dose of antenatal betamethasone to prevent severe neonatal respiratory distress syndrome associated with preterm birth: study protocol for a randomised, multicenter, double blind, placebo-controlled, non-inferiority trial (BETADOSE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aupiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3535,64 +3535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian non-inferiority approach using experts’ margin elicitation – application to the monitoring of safety events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,51 +3855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Ajrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.25. </w:t>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Boizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Verdonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Anesthesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.205. </w:t>
@@ -4231,77 +4231,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Trousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Biran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104 (1), pp.F30-F35. </w:t>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Posch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Benda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5068,51 +5068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederike Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Friede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose-Finding Study of Omeprazole on Gastric pH in Neonates with Gastro-Esophageal Acid Reflux Using a Bayesian Sequential Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentia Kaguelidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5871,51 +5871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chambellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6022,51 +6022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Boulkedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gottot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahasti Saghatchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6528,51 +6528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6788,51 +6788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Fisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.48. </w:t>
@@ -6909,51 +6909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7038,51 +7038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7343,51 +7343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sibony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7598,51 +7598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Decostre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7758,51 +7758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gottot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e46054. </w:t>
@@ -7879,51 +7879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentia Kaguelidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (8), pp.593-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed consent in clinical research in France: assessment and factors associated with therapeutic misconception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. S. Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8410,51 +8410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent-Genod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8652,51 +8652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracheostomy does not improve the outcome of patients requiring prolonged mechanical ventilation: a propensity analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8988,51 +8988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mellerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilmin-Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9138,51 +9138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,51 +9252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,51 +9513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-025-04245-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hern&#225;ndez-Gea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Berzigotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Antonenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01909-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hariz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Daval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.01.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Milovanovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Haignere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#710;t Y. Misset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Aegerter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boulkedid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072836" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04099000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbebaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourmaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sberro-Soussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2022.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mari Muro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kore Mognon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Caillavet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02472-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920984727" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tauty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Meuleman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin-Cr&#233;pon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daugas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-021-01111-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clarke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-020-00365-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14552" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sciard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-021-01287-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Turmaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04464-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aupiais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jovien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Assouline Kabla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Haziot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02010-2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Maoulida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tubiana-Rufi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3997-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03481990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Tilea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Toumazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-317720" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18650" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Provot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Creff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000004132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927400v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Cousin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-019-2206-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Taverny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pardo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thonon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Maarouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2303-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0826-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02160060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fr&#233;meaux-Bacchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sellier-Leclerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Vieira-Martins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Kwon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05830518" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen El Behi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-018-0647-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2017-313756" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Friede" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Posch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-018-0919-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Essaied" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.11.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356DVDQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016667v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217726803" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01525480v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Friedlander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Choquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galliani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Chalendar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0650-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560222v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike Lentz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600084" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentia Kaguelidou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166207" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulkedid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00202-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8120PNZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verga-G&#233;rard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathoulin-Pelissier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huiart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsahian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.107" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beydon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23167" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasti Saghatchian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-015-0060-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322533v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meier-Girard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prot-Labarthe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0138-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116416v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pallet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Jannot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bahri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etienne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13059" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05101733v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983983v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2014.02.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fisch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chiron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-48" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maurel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.02.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9M7TJ56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646619v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gottrand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.08.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7960T9ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846828v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Iliescu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.04.015" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7T6KSTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538007v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibony" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060663" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035247" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750627v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decostre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ollivier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-13-176" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850475v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9480-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iliescu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieurin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.064" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850486v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2007.023473" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZH2QLC56-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667796v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002769" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409786v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fremeaux-Bacchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Macher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Niaudet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2006080811" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348834v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clec'H" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Lassence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.CCM.0000251134.96055.A6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336611v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612075v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gastaldi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328638v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duch&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519098v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-025-04245-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hariz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Daval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.01.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hern&#225;ndez-Gea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Berzigotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Antonenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01909-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Milovanovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Haignere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#710;t Y. Misset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Aegerter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boulkedid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072836" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04099000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbebaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourmaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sberro-Soussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2022.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mari Muro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kore Mognon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Caillavet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02472-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920984727" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tauty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Meuleman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin-Cr&#233;pon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daugas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-021-01111-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clarke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-020-00365-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14552" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sciard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-021-01287-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Turmaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04464-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03481990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Tilea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Toumazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-317720" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aupiais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jovien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Assouline Kabla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Haziot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02010-2019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Maoulida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tubiana-Rufi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3997-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Provot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Creff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000004132" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927400v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Cousin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-019-2206-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Taverny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pardo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thonon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Maarouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2303-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0826-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02160060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fr&#233;meaux-Bacchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sellier-Leclerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Vieira-Martins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Kwon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05830518" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen El Behi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Boizeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-018-0647-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2017-313756" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Friede" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Posch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-018-0919-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Essaied" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.11.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356DVDQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016667v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217726803" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01525480v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Friedlander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Choquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galliani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Chalendar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0650-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560222v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike Lentz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600084" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentia Kaguelidou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166207" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulkedid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00202-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8120PNZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verga-G&#233;rard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathoulin-Pelissier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huiart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsahian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.107" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beydon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.23167" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasti Saghatchian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-015-0060-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322533v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meier-Girard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prot-Labarthe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0138-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116416v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pallet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Jannot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bahri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etienne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13059" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05101733v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983983v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2014.02.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fisch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chiron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-48" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maurel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.02.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9M7TJ56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646619v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gottrand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.08.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7960T9ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846828v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Iliescu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.04.015" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7T6KSTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538007v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibony" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060663" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035247" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750627v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decostre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ollivier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-13-176" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850475v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9480-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iliescu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieurin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.064" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850486v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2007.023473" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZH2QLC56-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667796v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002769" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409786v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fremeaux-Bacchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Macher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Niaudet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2006080811" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348834v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clec'H" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Lassence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.CCM.0000251134.96055.A6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336611v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612075v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gastaldi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328638v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duch&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519098v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>