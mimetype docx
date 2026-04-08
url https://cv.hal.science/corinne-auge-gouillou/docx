--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -831,307 +831,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Inactivation of ATRX Leads to a Decrease in the Amount of Telomeric Cohesin and Level of Telomere Transcription in Human Glioma Cells</w:t>
+                <w:t xml:space="preserve">Kinetic analysis of the interaction of Mos1 transposase with its inverted terminal repeats reveals new insight into the protein-DNA complex assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Eid</w:t>
+                <w:t xml:space="preserve">C Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
+                <w:t xml:space="preserve">Jérôme Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harikleia Episkopou</w:t>
+                <w:t xml:space="preserve">N Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anabelle Decottignies</w:t>
+                <w:t xml:space="preserve">N Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.01317-14⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224268v1</w:t>
+                <w:t xml:space="preserve">hal-01128678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic analysis of the interaction of Mos1 transposase with its inverted terminal repeats reveals new insight into the protein-DNA complex assembly.</w:t>
+                <w:t xml:space="preserve">Genetic Inactivation of ATRX Leads to a Decrease in the Amount of Telomeric Cohesin and Level of Telomere Transcription in Human Glioma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Esnault</w:t>
+                <w:t xml:space="preserve">Rita Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Jaillet</w:t>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Delorme</w:t>
+                <w:t xml:space="preserve">Harikleia Episkopou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+                <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Decottignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402466⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Molecular and Cellular Biology August 2015, 35 (16), pp.2818-2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.01317-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128678v1</w:t>
+                <w:t xml:space="preserve">hal-01224268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cAMP protein kinase phosphorylates the Mos1 transposase and regulates its activity: evidences from mass spectrometry and biochemical analyses</w:t>
               </w:r>
@@ -1737,453 +1737,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification and characterization of inhibitors of the eukaryotic Mos1 transposase.</w:t>
+                <w:t xml:space="preserve">First Mariner Mos1 Transposase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bischerour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Germon</w:t>
+                <w:t xml:space="preserve">Stephanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guillard</w:t>
+                <w:t xml:space="preserve">Jerome Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubernet</w:t>
+                <w:t xml:space="preserve">Mathieu Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9, pp.431-439</w:t>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.431-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422642v1</w:t>
+                <w:t xml:space="preserve">hal-00614894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Mariner Mos1 Transposase Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mariner Mos1 transposase optimization by rational mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Germon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dubernet</w:t>
+                <w:t xml:space="preserve">Sophie Casteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Adet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137 (3), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-009-9375-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614894v1</w:t>
+                <w:t xml:space="preserve">hal-00616720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariner Mos1 transposase optimization by rational mutagenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First identification and characterization of inhibitors of the eukaryotic Mos1 transposase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bischerour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Casteret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Adet</w:t>
+                <w:t xml:space="preserve">Stéphanie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.431-439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616720v1</w:t>
+                <w:t xml:space="preserve">hal-00422642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of DNA components affecting the transposition efficiency of the mariner Mos1 element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chbab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,752 +2258,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Evidence for the Evolution of Ichnovirus from Ascoviruses by Symbiogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors acting on Mos1 transposition efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Jegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouleux-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2199-9-106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422570v1</w:t>
+                <w:t xml:space="preserve">hal-02893840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors acting on Mos1 transposition efficiency</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Evidence for the Evolution of Ichnovirus from Ascoviruses by Symbiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Auge-Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893840v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of Palindromic and Mirror Motifs within Inverted Terminal Repeats of mariner-like Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly of the mariner Mos1 Synaptic Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.05.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (7), pp.2861-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.25.7.2861-2870.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368281v1</w:t>
+                <w:t xml:space="preserve">hal-05368286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of the mariner Mos1 Synaptic Complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Mariner Mos1 Transposase Dimerizes Prior to ITR Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (1), pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.25.7.2861-2870.2005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368286v1</w:t>
+                <w:t xml:space="preserve">hal-05368274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariner Mos1 Transposase Dimerizes Prior to ITR Binding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mariner Mos1 transposase dimerizes prior to ITR binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Auge-Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Hamelin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 351 (1), pp.117-130. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 351 (1), pp.117-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368274v1</w:t>
+                <w:t xml:space="preserve">hal-02671201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariner Mos1 transposase dimerizes prior to ITR binding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation of Palindromic and Mirror Motifs within Inverted Terminal Repeats of mariner-like Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 351 (1), pp.117-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 351 (1), pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671201v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Mcmarl, a mariner-like element with large inverted terminal repeats (ITRs) from the phytoparasitic nematode Meloidogyne chitwoodi</w:t>
               </w:r>
@@ -3435,224 +3435,198 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on transposable elements. Saint-Malo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Saint-Malô, France</w:t>
+              <w:t xml:space="preserve">5th International workshop on transgenesis and genomics of invertebrate organisms - Asilomar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320093v1</w:t>
+                <w:t xml:space="preserve">hal-00320096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation pattern of the mariner Mos1 transposase expressed with the baculovirus system.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Minuten MITEs of mariner origin do not need host factors to transpose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouleux-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International workshop on transgenesis and genomics of invertebrate organisms - Asilomar</w:t>
+              <w:t xml:space="preserve">5th International workshop on transgenesis and genomics of invertebrate organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320096v1</w:t>
+                <w:t xml:space="preserve">hal-00320037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of inhibitors of the eukaryotic Mos1 transposase.</w:t>
               </w:r>
@@ -3664,51 +3638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bischerour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,247 +3731,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minuten MITEs of mariner origin do not need host factors to transpose.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouleux-Bonnin</w:t>
+                <w:t xml:space="preserve">Identification and characterization of inhibitors of the eukaryotic Mos1 transposase. 6th Annual conference on transposition and animal biotechnology. Berlin, Germany, 19-21 Juin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bischerour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International workshop on transgenesis and genomics of invertebrate organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">International congress on transposable elements. Saint-Malo, France, 20-23 Avril.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saint-Malô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320037v1</w:t>
+                <w:t xml:space="preserve">hal-00320065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of inhibitors of the eukaryotic Mos1 transposase. 6th Annual conference on transposition and animal biotechnology. Berlin, Germany, 19-21 Juin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorylation pattern of the mariner Mos1 transposase expressed with the baculovirus system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on transposable elements. Saint-Malo, France, 20-23 Avril.</w:t>
+              <w:t xml:space="preserve">International congress on transposable elements. Saint-Malo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Saint-Malô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320065v1</w:t>
+                <w:t xml:space="preserve">hal-00320093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4131,64 +4131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molécules maléimides dans l'inhibition d'enzymes DDE/DDD ;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4309,51 +4309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCC8183B"/>
+    <w:nsid w:val="07F1E53E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4540,51 +4540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-auge-gouillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3340-5560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142961884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Saviane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Polo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca Saras Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15205038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Li&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Virolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.638397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00267-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01224268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Eid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikleia Episkopou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Decottignies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01317-14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pflieger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo Teguo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Papastamoulis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Subra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Adet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Veronique Demattei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carnus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Auge-Gouillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahoussa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Germon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubernet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-009-9375-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNRWB5H0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-106" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1D41X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.7.2861-2870.2005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGWHF7DH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auge-Gouillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Hamelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamani Marichatou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Troispoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humensciences.com/livre/L%27epigenetique-et-le-cou-de-la-girafe/146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-auge-gouillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3340-5560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142961884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Saviane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Polo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca Saras Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15205038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Li&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Virolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.638397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00267-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01224268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Eid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikleia Episkopou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Decottignies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01317-14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pflieger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo Teguo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Papastamoulis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Subra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Adet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Veronique Demattei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carnus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Auge-Gouillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahoussa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Germon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubernet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-009-9375-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNRWB5H0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.7.2861-2870.2005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGWHF7DH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auge-Gouillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Hamelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1D41X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamani Marichatou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Troispoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humensciences.com/livre/L%27epigenetique-et-le-cou-de-la-girafe/146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>