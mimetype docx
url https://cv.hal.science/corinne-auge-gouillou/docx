--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1862,328 +1862,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariner Mos1 transposase optimization by rational mutagenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First identification and characterization of inhibitors of the eukaryotic Mos1 transposase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bischerour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Casteret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Adet</w:t>
+                <w:t xml:space="preserve">Stéphanie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.431-439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616720v1</w:t>
+                <w:t xml:space="preserve">hal-00422642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification and characterization of inhibitors of the eukaryotic Mos1 transposase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mariner Mos1 transposase optimization by rational mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Germon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Dubernet</w:t>
+                <w:t xml:space="preserve">Sophie Casteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Adet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137 (3), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-009-9375-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422642v1</w:t>
+                <w:t xml:space="preserve">hal-00616720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of DNA components affecting the transposition efficiency of the mariner Mos1 element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chbab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Auge-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,51 +3638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bischerour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bischerour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molécules maléimides dans l'inhibition d'enzymes DDE/DDD ;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4309,51 +4309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F1E53E"/>
+    <w:nsid w:val="1F9EFD98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4540,51 +4540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-auge-gouillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3340-5560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142961884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Saviane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Polo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca Saras Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15205038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Li&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Virolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.638397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00267-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01224268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Eid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikleia Episkopou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Decottignies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01317-14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pflieger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo Teguo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Papastamoulis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Subra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Adet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Veronique Demattei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carnus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Auge-Gouillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahoussa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Germon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubernet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-009-9375-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNRWB5H0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.7.2861-2870.2005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGWHF7DH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auge-Gouillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Hamelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1D41X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamani Marichatou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Troispoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humensciences.com/livre/L%27epigenetique-et-le-cou-de-la-girafe/146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-auge-gouillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3340-5560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142961884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Saviane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Polo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca Saras Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15205038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Li&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Virolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.638397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00267-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01224268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Eid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikleia Episkopou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Decottignies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01317-14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pflieger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo Teguo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Papastamoulis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Subra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Adet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Veronique Demattei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carnus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Auge-Gouillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahoussa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Germon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubernet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-009-9375-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNRWB5H0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.7.2861-2870.2005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGWHF7DH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auge-Gouillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Hamelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1D41X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamani Marichatou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Troispoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humensciences.com/livre/L%27epigenetique-et-le-cou-de-la-girafe/146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>