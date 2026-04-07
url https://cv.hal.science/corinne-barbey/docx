--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -1172,230 +1172,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual extracellular appendages deployed by the model strain Pseudomonas fluorescens C7R12</w:t>
+                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276826v1</w:t>
+                <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1410,273 +1410,273 @@
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (7), pp.802-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Unusual extracellular appendages deployed by the model strain Pseudomonas fluorescens C7R12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356493v1</w:t>
+                <w:t xml:space="preserve">hal-02276826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Burini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -1848,77 +1848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type III Secretion System and Virulence Markers Highlight Similarities and Differences between Human- and Plant-Associated Pseudomonads Related to Pseudomonas fluorescens and P. putida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,295 +2512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acyl Homoserine Lactones in Diverse Pectobacterium and Dickeya Plant Pathogens: Diversity, Abundance, and Involvement in Virulence</w:t>
+                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crepin</w:t>
+                <w:t xml:space="preserve">Pauline Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Beury-Cirou</w:t>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Farmer</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Hélias</w:t>
+                <w:t xml:space="preserve">Riccardo Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (3), pp.3484 - 3497. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s120303484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208667v1</w:t>
+                <w:t xml:space="preserve">hal-05451326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
+                <w:t xml:space="preserve">N-Acyl Homoserine Lactones in Diverse Pectobacterium and Dickeya Plant Pathogens: Diversity, Abundance, and Involvement in Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bidaud</w:t>
+                <w:t xml:space="preserve">Alexandre Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hébert</w:t>
+                <w:t xml:space="preserve">Amelie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t>
+                <w:t xml:space="preserve">Christine Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Torelli</w:t>
+                <w:t xml:space="preserve">Valerie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42396. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.3484 - 3497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s120303484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451326v1</w:t>
+                <w:t xml:space="preserve">hal-01208667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catabolic Pathway of Gamma-caprolactone in the Biocontrol Agent Rhodococcus erythropolis</w:t>
               </w:r>
@@ -2914,307 +2914,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response to Rhodococcus equi ATCC 33701-secreted proteins in mice and identification of immunogenic recombinant proteins by dot-blotting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Cauchard</w:t>
+                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cauchard</w:t>
+                <w:t xml:space="preserve">Valérie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Hartke</w:t>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180933v1</w:t>
+                <w:t xml:space="preserve">hal-00857430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune response to Rhodococcus equi ATCC 33701-secreted proteins in mice and identification of immunogenic recombinant proteins by dot-blotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hélias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.172-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00857430v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of pathogen communication in the rhizosphere: A novel approach applied to potato soft rot due to Pectobacterium atrosepticum</w:t>
               </w:r>
@@ -3372,77 +3372,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 135 (3-4), pp.334-45. </w:t>
@@ -4023,346 +4023,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Bacterial type six secretion system and phytoprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Troisième journée de la SFR Normandie Végétale Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mont Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375000v1</w:t>
+                <w:t xml:space="preserve">hal-02372986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial type six secretion system and phytoprotection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée de la SFR Normandie Végétale Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mont Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Rhizosphere 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372986v1</w:t>
+                <w:t xml:space="preserve">hal-02375000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth understanding of plant-microorganisms interactions to develop a new generation of biocontrol products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4400,103 +4400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a flavor lactone trigger bacterial biocontrol of blackleg and soft-rot diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
@@ -4525,77 +4525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'activité anti-virulente de l'agent de lutte biologique Rhodococus erythropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,51 +4827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique GRR VASI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
@@ -4945,51 +4945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solanum tuberosum research supports the discovery of a new metabolic pathway involved in soft-rot biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,77 +5070,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5208,51 +5208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euphrasie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,103 +5307,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of the interest to listen and disrupt the dialogue of pathogens: details of soft-rot biocontrol by the rhodococcal quorum quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
@@ -5570,64 +5570,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biocontrol pathway: the γ-lactone catabolic pathway of Rhodococcus erythropolis, is involved in the interruption of the pectinolytic pathogen communication during the potato soft-rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5851,51 +5851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bizi&#232;re-Maco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bizi&#232;re-Maco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>