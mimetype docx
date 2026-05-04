--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -66,1310 +66,1310 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus epidermidis DnaK alters biofilm formation and proteome in Staphylococcus aureus CIP 107093</w:t>
+                <w:t xml:space="preserve">Volatile compounds as bacterial communication signals: State of art, limitations and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Kayser</w:t>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Druart</w:t>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Bouscasse</w:t>
+                <w:t xml:space="preserve">Héloïse Bizière-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Matondo</w:t>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Chane</w:t>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16, pp.1705130. </w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 307, pp.128478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1705130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2026.128478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534765v1</w:t>
+                <w:t xml:space="preserve">hal-05601606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
+                <w:t xml:space="preserve">Staphylococcus epidermidis DnaK alters biofilm formation and proteome in Staphylococcus aureus CIP 107093</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly A Dupont</w:t>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+                <w:t xml:space="preserve">Karen Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+                <w:t xml:space="preserve">Eleonore Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine M Boukerb</w:t>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+                <w:t xml:space="preserve">Andréa Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207 (2), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1705130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1705130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516883v1</w:t>
+                <w:t xml:space="preserve">hal-05534765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine M Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207 (2), pp.e0038824. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2025, 207 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368269v1</w:t>
+                <w:t xml:space="preserve">hal-05516883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (2), pp.e0038824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516906v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Depayras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Maëva Nier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678732v1</w:t>
+                <w:t xml:space="preserve">hal-05516906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.8528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890312v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas Flagella: Generalities and Specificities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22073337⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187063v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas Flagella: Generalities and Specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Hardouin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187058v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Chane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+                <w:t xml:space="preserve">Artemis Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356493v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,2231 +1410,2365 @@
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (7), pp.802-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual extracellular appendages deployed by the model strain Pseudomonas fluorescens C7R12</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221025. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276826v1</w:t>
+                <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unusual extracellular appendages deployed by the model strain Pseudomonas fluorescens C7R12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02800⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356514v1</w:t>
+                <w:t xml:space="preserve">hal-02276826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Pseudomonas fluorescens MFE01 Type VI Secretion System to Biofilm Formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Jean-Francois Burini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170770⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309052v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type III Secretion System and Virulence Markers Highlight Similarities and Differences between Human- and Plant-Associated Pseudomonads Related to Pseudomonas fluorescens and P. putida</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Contribution of the Pseudomonas fluorescens MFE01 Type VI Secretion System to Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sperandio</w:t>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.04160-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0170770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689621v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathogenic potential of Pseudomonas fluorescens MFN1032 on enterocytes can be modulated by serotonin, substance P and epinephrine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Type III Secretion System and Virulence Markers Highlight Similarities and Differences between Human- and Plant-Associated Pseudomonads Related to Pseudomonas fluorescens and P. putida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
+                <w:t xml:space="preserve">Daniel Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-015-1135-y⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (7), pp.2579 - 2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.04160-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938115v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudomonas fluorescens type 6 secretion system is related to mucoidy, motility and bacterial competition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The pathogenic potential of Pseudomonas fluorescens MFN1032 on enterocytes can be modulated by serotonin, substance P and epinephrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Mauff</w:t>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.72. </w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (8), pp.983 - 990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0405-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00203-015-1135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358524v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type VI Secretion System Is Involved in Pseudomonas fluorescens Bacterial Competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A Pseudomonas fluorescens type 6 secretion system is related to mucoidy, motility and bacterial competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Mauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089411⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0405-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372569v1</w:t>
+                <w:t xml:space="preserve">hal-02358524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Planta Biocontrol of Pectobacterium atrosepticum by Rhodococcus erythropolis Involves Silencing of Pathogen Communication by the Rhodococcal Gamma-Lactone Catabolic Pathway.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Type VI Secretion System Is Involved in Pseudomonas fluorescens Bacterial Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Decoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lily Mijouin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66642. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066642⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857499v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Planta Biocontrol of Pectobacterium atrosepticum by Rhodococcus erythropolis Involves Silencing of Pathogen Communication by the Rhodococcal Gamma-Lactone Catabolic Pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bidaud</w:t>
+                <w:t xml:space="preserve">Asma Ouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hébert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Torelli</w:t>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451326v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Acyl Homoserine Lactones in Diverse Pectobacterium and Dickeya Plant Pathogens: Diversity, Abundance, and Involvement in Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Beury-Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crepin</w:t>
+                <w:t xml:space="preserve">Christine Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (3), pp.3484 - 3497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s120303484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catabolic Pathway of Gamma-caprolactone in the Biocontrol Agent Rhodococcus erythropolis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cirou</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Riccardo Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr200936q⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651186v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Catabolic Pathway of Gamma-caprolactone in the Biocontrol Agent Rhodococcus erythropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hélias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.206 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200936q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857430v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response to Rhodococcus equi ATCC 33701-secreted proteins in mice and identification of immunogenic recombinant proteins by dot-blotting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Cauchard</w:t>
+                <w:t xml:space="preserve">Valérie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cauchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Hartke</w:t>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02180933v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of pathogen communication in the rhizosphere: A novel approach applied to potato soft rot due to Pectobacterium atrosepticum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Immune response to Rhodococcus equi ATCC 33701-secreted proteins in mice and identification of immunogenic recombinant proteins by dot-blotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cirou</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Tannières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 358 (1-2), pp.27-37. </w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.172-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-1030-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114181v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis and immunogenicity of secreted proteins from Rhodococcus equi ATCC 33701.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Biological control of pathogen communication in the rhizosphere: A novel approach applied to potato soft rot due to Pectobacterium atrosepticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Laugier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tannières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.086⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 358 (1-2), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-1030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067011v1</w:t>
+                <w:t xml:space="preserve">hal-05114181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proteomic analysis and immunogenicity of secreted proteins from Rhodococcus equi ATCC 33701.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (3-4), pp.334-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Sturdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitriona M. Guinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01984-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3644,587 +3778,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a quorum-sensing system based on the production and detection of γ-butyrolactone signals in the biocontrol agent Rhodococcus erythropolis R138</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Bizière-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Rencontres Normandes de Microbiologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIB, May 2024, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. fluorescens MFE01 : Une activité PGPR dépendante du système de sécrétion de type VI et d’autres mécanismes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Science AGHYLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la piste d’une nouvelle classe d’effecteurs du système de sécrétion de type VI chez la souche P. fluorescens MFE01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial type six secretion system and phytoprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième journée de la SFR Normandie Végétale Mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mont Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,672 +4377,672 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth understanding of plant-microorganisms interactions to develop a new generation of biocontrol products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fédération de Recherche Normandie Végétale (FED 4277)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a flavor lactone trigger bacterial biocontrol of blackleg and soft-rot diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Bioadh’2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'activité anti-virulente de l'agent de lutte biologique Rhodococus erythropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique GRR VASI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4918,793 +5052,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solanum tuberosum research supports the discovery of a new metabolic pathway involved in soft-rot biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Potato Research (EAPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité et persistance de l’activité d’un agent de biocontrôle formulé contre la jambe noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euphrasie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Rencontres Plantes Bactéries Aussois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of the interest to listen and disrupt the dialogue of pathogens: details of soft-rot biocontrol by the rhodococcal quorum quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des NOx sur une souche de Pseudomonas fluorescens du microbiote cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Ousalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrés de la société française de microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biocontrol pathway: the γ-lactone catabolic pathway of Rhodococcus erythropolis, is involved in the interruption of the pectinolytic pathogen communication during the potato soft-rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Plant Protection Congress (IPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5851,51 +5985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bizi&#232;re-Maco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bizi&#232;re-Maco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170770" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089411" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bizi&#232;re-Maco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>