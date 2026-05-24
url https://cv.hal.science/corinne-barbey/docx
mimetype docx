--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5611 +234,10377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05601606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus epidermidis DnaK alters biofilm formation and proteome in Staphylococcus aureus CIP 107093</w:t>
+                <w:t xml:space="preserve">Characterization of a quorum-sensing communication based on gamma-butyrolactones in Rhodococcus erythropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Kayser</w:t>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Druart</w:t>
+                <w:t xml:space="preserve">Jf Barbosa de Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Bouscasse</w:t>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Matondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andréa Chane</w:t>
+                <w:t xml:space="preserve">Fabien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 16, pp.1705130. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534765v1</w:t>
+                <w:t xml:space="preserve">hal-05620978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly A Dupont</w:t>
+                <w:t xml:space="preserve">Differential impact of ultraviolet A, B, and C radiation, actor of polluted environment, on the resilience and physiological adaptation of Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine M Boukerb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, EES-26-1685</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516883v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus epidermidis DnaK alters biofilm formation and proteome in Staphylococcus aureus CIP 107093</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+                <w:t xml:space="preserve">Karen Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+                <w:t xml:space="preserve">Eleonore Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1705130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1705130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05368269v1</w:t>
+                <w:t xml:space="preserve">hal-05534765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
+                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly A Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine M Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05516906v1</w:t>
+                <w:t xml:space="preserve">hal-05516883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (2), pp.e0038824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678732v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Mechanisms of Bacterial Communication and Their Biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (10), pp.5443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25105443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890312v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas Flagella: Generalities and Specificities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22073337⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187063v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Hardouin</w:t>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.8528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187058v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375083v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Pseudomonas Flagella: Generalities and Specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356493v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual extracellular appendages deployed by the model strain Pseudomonas fluorescens C7R12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221025⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276826v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Burini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (7), pp.802-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356514v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Pseudomonas fluorescens MFE01 Type VI Secretion System to Biofilm Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gallique</w:t>
+                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Decoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170770⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309052v1</w:t>
+                <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type III Secretion System and Virulence Markers Highlight Similarities and Differences between Human- and Plant-Associated Pseudomonads Related to Pseudomonas fluorescens and P. putida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual extracellular appendages deployed by the model strain Pseudomonas fluorescens C7R12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sperandio</w:t>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81 (7), pp.2579 - 2590. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.04160-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689621v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathogenic potential of Pseudomonas fluorescens MFN1032 on enterocytes can be modulated by serotonin, substance P and epinephrine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Biaggini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
+                <w:t xml:space="preserve">Jean-Francois Burini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-015-1135-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938115v1</w:t>
+                <w:t xml:space="preserve">hal-02356514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudomonas fluorescens type 6 secretion system is related to mucoidy, motility and bacterial competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Contribution of the Pseudomonas fluorescens MFE01 Type VI Secretion System to Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Mauff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0405-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0170770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358524v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type VI Secretion System Is Involved in Pseudomonas fluorescens Bacterial Competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Type III Secretion System and Virulence Markers Highlight Similarities and Differences between Human- and Plant-Associated Pseudomonads Related to Pseudomonas fluorescens and P. putida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89411. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (7), pp.2579 - 2590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.04160-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372569v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Planta Biocontrol of Pectobacterium atrosepticum by Rhodococcus erythropolis Involves Silencing of Pathogen Communication by the Rhodococcal Gamma-Lactone Catabolic Pathway.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pathogenic potential of Pseudomonas fluorescens MFN1032 on enterocytes can be modulated by serotonin, substance P and epinephrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ouchiha</w:t>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily Mijouin</w:t>
+                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66642. </w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (8), pp.983 - 990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00203-015-1135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857499v1</w:t>
+                <w:t xml:space="preserve">hal-01938115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acyl Homoserine Lactones in Diverse Pectobacterium and Dickeya Plant Pathogens: Diversity, Abundance, and Involvement in Virulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pseudomonas fluorescens type 6 secretion system is related to mucoidy, motility and bacterial competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Decoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crepin</w:t>
+                <w:t xml:space="preserve">François Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Beury-Cirou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Hélias</w:t>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s120303484⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0405-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208667v1</w:t>
+                <w:t xml:space="preserve">hal-02358524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hébert</w:t>
+                <w:t xml:space="preserve">A Type VI Secretion System Is Involved in Pseudomonas fluorescens Bacterial Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Torelli</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451326v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catabolic Pathway of Gamma-caprolactone in the Biocontrol Agent Rhodococcus erythropolis</w:t>
+                <w:t xml:space="preserve">In Planta Biocontrol of Pectobacterium atrosepticum by Rhodococcus erythropolis Involves Silencing of Pathogen Communication by the Rhodococcal Gamma-Lactone Catabolic Pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ouchiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr200936q⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651186v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857430v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response to Rhodococcus equi ATCC 33701-secreted proteins in mice and identification of immunogenic recombinant proteins by dot-blotting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-Acyl Homoserine Lactones in Diverse Pectobacterium and Dickeya Plant Pathogens: Diversity, Abundance, and Involvement in Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Beury-Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Axel Hartke</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.3484 - 3497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s120303484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02180933v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of pathogen communication in the rhizosphere: A novel approach applied to potato soft rot due to Pectobacterium atrosepticum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Catabolic Pathway of Gamma-caprolactone in the Biocontrol Agent Rhodococcus erythropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-1030-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.206 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200936q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05114181v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis and immunogenicity of secreted proteins from Rhodococcus equi ATCC 33701.</w:t>
+                <w:t xml:space="preserve">Immune response to Rhodococcus equi ATCC 33701-secreted proteins in mice and identification of immunogenic recombinant proteins by dot-blotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.172-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.086⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067011v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological control of pathogen communication in the rhizosphere: A novel approach applied to potato soft rot due to Pectobacterium atrosepticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tannières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 358 (1-2), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-1030-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomic analysis and immunogenicity of secreted proteins from Rhodococcus equi ATCC 33701.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (3-4), pp.334-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Sturdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitriona M. Guinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01984-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a quorum-sensing system based on the production and detection of γ-butyrolactone signals in the biocontrol agent Rhodococcus erythropolis R138</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Etude d’une nouvelle toxine dans l’activité de biocontrôle du système de sécrétion de type 6 de Pseudomonas fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merieau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Rencontres Normandes de Microbiologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIB, May 2024, ROUEN, France</w:t>
+              <w:t xml:space="preserve">Journées de la SFR NORVEGE &amp; de l’Entente franco-québéquoise NORSEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885575v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. fluorescens MFE01 : Une activité PGPR dépendante du système de sécrétion de type VI et d’autres mécanismes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charly Dupont</w:t>
+                <w:t xml:space="preserve">Enhancing quorum quenching-mediated biocontrol by Rhodococcus erythropolis R138 through exploitation of communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Science AGHYLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261070v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la piste d’une nouvelle classe d’effecteurs du système de sécrétion de type VI chez la souche P. fluorescens MFE01</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Volatile compounds : antimicrobial compounds and bacterial communication signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
+              <w:t xml:space="preserve">Journées de la SFR NORVEGE &amp; de l’Entente franco-québéquoise NORSEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, mont saint aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261080v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial type six secretion system and phytoprotection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short- and long- range communication systems control quorum-quenching and biocontrol activities in Rhodococcus erythropolis R138</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée de la SFR Normandie Végétale Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mont Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">ASM Microbe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372986v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Inventaire de potentiels effecteurs du système de secretion de type 6 de Pseudomonas fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375000v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth understanding of plant-microorganisms interactions to develop a new generation of biocontrol products</w:t>
+                <w:t xml:space="preserve">Comment les bactéries du Microbiote cutané et du sol communiquent-elles avec leur hôte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fédération de Recherche Normandie Végétale (FED 4277)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Deauville, France</w:t>
+              <w:t xml:space="preserve">Festival Les Anthroposcènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375035v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a flavor lactone trigger bacterial biocontrol of blackleg and soft-rot diseases?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Quorum sensing signal exchange and volatile organic compounds emission: two communication systems potentially involved in the biocontrol activity of Rhodococcus erythropolis R138</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375021v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Assessment of the deleterious effect of an air pollutant, nitrogen dioxide, on the cutaneous microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">COSMETOTEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375044v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">In-situ investigation of biocontrol strategies by confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Bioadh’2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
+              <w:t xml:space="preserve">1e Journée Scientifique de la PlateForme Sécurité Sanitaire Ebroïcienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360942v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of an atmospheric pollutant, NO2, on bacterial species of skin microbiota: Potential contribution of NO2 to dysbiosis formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Ousalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAMB-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bejaia, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of a quorum-sensing system based on the production and detection of γ-butyrolactone signals in the biocontrol agent Rhodococcus erythropolis R138</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Bizière-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Rencontres Normandes de Microbiologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIB, May 2024, ROUEN, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualisation de nanostructures par microscopie confocale: le système de sécrétion de type VI de Pseudomonas fluorescens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ournée scientifique de la plateforme PS2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Evreux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication longue distance chez les Psudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la SFR NORVEGE &amp; de l’Entente franco-québéquoise NOR-SEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mont saint aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de la protéine chaperonne DnaK de Staphylococcus epidermidis dans la formation de biofilm chez S. aureus et S. epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journée scientifique de la Fédération de Recherche Régionale SéSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Evreux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual effect of Staphylococcus epidermidis DnaK on Staphylococcus aureus biofilm proteostasis and regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staphosium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, sainte foy les lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A better understanding of plant-bacteria interactions to develop a biocontrol strategy based on quorum quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la SFR NORVEGE &amp; de l’Entente franco-québéquoise NOR-SEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre bactéries bénéfiques et phytopathogènes : implication du QS, QQ, système de sécrétion de type VI et VOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres normandes de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de la protéine chaperonne DnaK de Staphylococcus epidermidis dans la formation de biofilm chez S. aureus et S. epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e colloque du GDR Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Evreux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication longue distance chez les Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la SFR NORVEGE &amp; de l’Entente franco-québéquoise NOR-SEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new weapon used in biocontrol of bacterial phytopathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normandy vegetal days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication longue distance chez la souche Pseudomonas fluorescens MFE01 Mini-colloque Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de recherche Communication Bactérienne et Stratégies Anti-Infectieuses (CBSA · UR 4312), Oct 2022, Cabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication of a major amidase, secreted through Type VI Secretion System, in P. fluorescens MFE01’s antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomoans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type VI Secretion System (T6SS) as weapon in biocontrol of phytopathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein secretion at the host-pathogen interface Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Belfast (UK), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation et effets des Composés Organiques Volatiles chez la souche de biocontrôle Pseudomonas fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhodococcus erythropolis: a biocontrol agent altering the social virulence of phytopathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Type VI Secretion System (T6SS): a new weapon used in biocontrol of bacterial phytopathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. fluorescens MFE01 : Une activité PGPR dépendante du système de sécrétion de type VI et d’autres mécanismes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Science AGHYLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mont Saint Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01: modus operandi of a serial killer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopic characterization and antibacterial activity of the Type VI secretion system of Pseudomonas fluorescens MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des jeunes scientifiques en microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet, régulation et émission du 1 undecène chez la souche Pseudomonas fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopic characterization of the Type VI Secretion System of Pseudomonas fluorescens MFE01 and evaluation of its antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation microscopique du système de sécrétion de type VI de Pseudomonas fluorescens MFE01 et évaluation de son activité antibactérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la piste d’une nouvelle classe d’effecteurs du système de sécrétion de type VI chez la souche P. fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial type six secretion system and phytoprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée de la SFR Normandie Végétale Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mont Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizosphere 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-depth understanding of plant-microorganisms interactions to develop a new generation of biocontrol products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fédération de Recherche Normandie Végétale (FED 4277)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does a flavor lactone trigger bacterial biocontrol of blackleg and soft-rot diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Bioadh’2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'activité anti-virulente de l'agent de lutte biologique Rhodococus erythropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique GRR VASI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solanum tuberosum research supports the discovery of a new metabolic pathway involved in soft-rot biocontrol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire des potentiels effecteurs du système de sécrétion de type 6 (SST6) de Pseudomonas fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Potato Research (EAPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Versailles, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, EVREUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374936v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quorum sensing signal exchange and volatile organic compounds emission: two communication systems potentially involved in the biocontrol activity of Rhodococcus erythropolis R138</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374899v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité et persistance de l’activité d’un agent de biocontrôle formulé contre la jambe noire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Role of the transcriptional repressor ScbR in the regulation of scbA and scbR gene expression involved in a gamma-butyrolactones-based quorum-sensing system in Rhodococcus erythropolis R138</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantenaina Volamahefa Rabetokotany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gobert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Rencontres Plantes Bactéries Aussois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du Master Biomolécules, Micro-organismes, Bioressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, LORIENT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374922v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of the interest to listen and disrupt the dialogue of pathogens: details of soft-rot biocontrol by the rhodococcal quorum quenching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+                <w:t xml:space="preserve">Type VI Secretion System (T6SS) as weapon in biocontrol of phytopathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Protein secretion at the host-pathogen interface Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Belfast (UK), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374973v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des NOx sur une souche de Pseudomonas fluorescens du microbiote cutané</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frantz Gouriou</w:t>
+                <w:t xml:space="preserve">Rhodococcus erythropolis: a biocontrol agent altering the social virulence of phytopathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrés de la société française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398710v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01: modus operandi of a serial killer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solanum tuberosum research supports the discovery of a new metabolic pathway involved in soft-rot biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association for Potato Research (EAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilité et persistance de l’activité d’un agent de biocontrôle formulé contre la jambe noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euphrasie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIème Rencontres Plantes Bactéries Aussois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of the interest to listen and disrupt the dialogue of pathogens: details of soft-rot biocontrol by the rhodococcal quorum quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des NOx sur une souche de Pseudomonas fluorescens du microbiote cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Ousalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrés de la société française de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new biocontrol pathway: the γ-lactone catabolic pathway of Rhodococcus erythropolis, is involved in the interruption of the pectinolytic pathogen communication during the potato soft-rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Plant Protection Congress (IPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5985,51 +10751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bizi&#232;re-Maco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170770" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089411" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bizi&#232;re-Maco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bizi&#232;re-Maco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Barbosa de Bessa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ababii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bohuon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105443" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089411" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611404v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611412v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ismail" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620281v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Ousalem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885575v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bizi&#232;re-Maco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hoh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611355v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteiller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611169v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doanh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261070v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611098v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto Ghiorghi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372986v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375072v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantenaina Volamahefa Rabetokotany" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620399v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620401v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374955v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>