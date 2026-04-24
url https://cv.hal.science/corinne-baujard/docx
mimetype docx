--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Baujard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Chevalier des palmes académiques, laboratoire CIREL, Equipe Proféor, directrice du master recherche Travail Educatif</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de l'âge des femmes séniors : entre place invisible, situation sociale indicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en expertise, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des âges de la vie et formation de soi - 30 contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Dequiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chabanel-Kahlik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection éducation. L'Harmattan, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation artistique et expérience thérapeutique en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2025, Carole Baeza; Francis Danvers Collection Orientation à tout âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et formation : aspects juridiques et thématiques éducatives et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ISTE Série Education Great Britain. ISTE Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des acquis buissonniers : vers une meilleure reconnaissance par l'institution éducative de l'expérience des professionnels, des étudiants et des élèves (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 400 pages, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : Evolutions et mutations nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montargot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE London. ISTE Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement numérique et musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Hermès Lavoisier, 15 (1), pp.240, 2019, Les cahiers du Numérique, 9782746249024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et management : vers une mondialisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées de la pédagogique et des sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 4 (8), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel, métier de conservateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à paraître, à paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques des modes d'apprentissage : les savoirs de transformation organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de formation : Apprentissage numérique et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning: management et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : management et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Hermès-Lavoisier, 256 p., 2008, Business, économie et société, David Ménascé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin d'un proche en situation de vulnérabilité : faire de son expérience avec autrui une part de soi dans le vivre-ensemble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Danvers, figure inspirante pour l'éducation et l'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture du tourisme : quel développement éducatif, social et artistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin tourisme et écotourisme, pp.93-96 &amp; 104-106, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Expérience de soin au musée et rétablissement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation artistique et expérience thérapeutique en éducaton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 33-49., 2025, 9782336523446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier le comportement du visiteur au musée : l'expérience nudge dans les espaces d'exposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nudge et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Bonne Heure, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite enfance à l'aube du XXe siècle dans l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la petite enfance. Quelles éducation et professionnallisation pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Erès, pp.29-48, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet dans le travail éducatif : quel apport méthodologique de la théorie enracinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du sujet dans le travail éducatif : regards croisés entre recherche biographique et analyse de l'activité. C. Baeza, M. Pagoni (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.101-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérientielle des personnes vulnérables lors d'un atelier éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures inspirantes pour l'éducation, Contours épistémologiques, approches expérientielles sous la direction Rémi Casanova et Camille Roelens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan collection crise et anthropologie de la relation, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Space, Digitization and Training in Museum, The culture Spaces of training , Danger or Opportunity for the School From ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection éducation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural, Training and Educational Spaces. A renewal of Relationships with Knowledge T. Balmon, B.Garnier (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions Wiley, p. 137-148, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Dictionary Cauli, M., Favier, L. Jeannas, Y.J. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.220-225, 2022, Sciences Societes Nouvelles technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée numérique et contenus éducatifs et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, p. 220-225, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace culturel, numérisation et formation au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces culturels de formation : nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dans T. Balmon et B. Garnier (dir.). Espaces culturels de formation, ISTE Éditions, ISTE, pp.137-148, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l'accompagnement des jeunes salariés en situation de handicap.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercher ensemble : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.253-267, 2022, Etudes sur l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Validation des acquis buissonniers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 316-330, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail malgré soi et confinement lors de la pandémie : quel retour d'expérience pour la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des SHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, p. 221-228, 2022, 9782813004659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail malgré soi et confinement lors de la pandémie Covid-19 : quelle expérience du travail. Situation, expérience, identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Applied Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.19-52, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements et défis éducatifs à Dubaï : une nouvelle conception de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : nouveaux métiers culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs et représentations sociales et culturelles dans l'espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Namur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations du handicap dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance culturelle d'un territoire industriel : Musée Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les instruments de l'action publique et les dispositifs territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-179, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du savoir à partir d'une démarche d'analyse sous l'angle formatif : le cas des serious games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser les activités managériales à des fins de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-258, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et e-université : vers quelle normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les processus de normalisation, enjeux et pratiques professionnelles dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-49, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets architecturaux à Dubaï, entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la ville de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-47, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion à l'instrumentation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un modèle social de gestion des connaissances, approche organisationnelle des pratiques d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79-93, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation numérique à la valorisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication numérique demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-218, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la gestion des connaissances : un outil stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Kalika, B.,Fallery, F. Rowe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management des organisations : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.139-144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FNEGE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés, Mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.69-81, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche organisationnelle du stress des salariés en relation service client : à la recherche d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés : mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées du futur : à la recherche d'un cadre managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. M. Riccio, D., Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC et Innovations organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.75-99, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de formation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-P, Helfer, M., Kalika, J., Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.256-261, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance des salariés en relation service client : les modes de management en question à partir de cinq études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudat, Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles organisations du travail : entre souffrance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.29-44, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie enracinée : quels apports à l'analyse des systèmes d'informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement organisationnel et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of management, American accounting association, pp.120-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Applications and Cases Studies : Cognitive organizations and Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Learning for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitual University of Tunis, pp.20-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quel alignement stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. M. Riccio, D., Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.141-165, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences managériales (Dupuich-Rabasse (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">compétences managériales : enjeux et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance en management au regard de la l'enjeu social (Cadiou dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance sociale : quel enjeu pour l'organisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-215, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et dynamiques territoriales (Monnoyer, Ternaux, dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique : vers quelle stratégie internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.113-127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Technologies : Which Organizational Practices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best papers of the 11th International conference of the Association Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GI-Edition Lectures Notes in Informatics, pp.272-385, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille et intelligence compétitive sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piloter les technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Weka, pp.29-40, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d'adoption, processus d'intégration, modes d'apprentissage e-learning: proposition d'un modèle stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.404-414, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages organisationnels des TIC (Le Moenne, C., Loneaux, c;, (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSP Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir trame de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension du processus d'adoption e-learning : l'intégration du projet organisationnel au contexte de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RH : réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.247-260, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des contraintes d'adoption e-learning dans le processus de formation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.247-251, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à l'épreuve du rapprochement des établissements de santé et des institutions muséales : l'humain au coeur de la valeur publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve du publicness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIMAP/ENAP -Symposium international Regards croisés sur la transformation des oganisations publiques, Jun 2026, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art inclusif et la qualité de vie des personnes accueillies en EPHAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du sujet à tous les âges de la vie. Quel impact pour une inclusion éducative, sociale et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest (UCO), Jan 2026, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational revival in Ukraine (late 19th century). Sofia Rusova, humanist pedagogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching - History on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCHE 46 - Annual Conference, Jul 2025, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle et l'éthique de la médiation au musée : Exposition David Hockney 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ORBICOM- CIAREI Communication intelligence artificielle, rémédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen et Maison des sciences de l'Homme d'Alsace (Misha), Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la recherche universitaire : une difficile conciliation des alternants en cursus académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de toulouse-Auzeville, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place du chercheur dans l'analyse du comportement du visiteur au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRASCE Terrains et recherches dans les sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF maison de l'université, Nov 2024, Rouen normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Mediation : Heritage and Museum Ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence on Information Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lille, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs disciplinaires et enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque internernational : la responsabilité du chercheur en éducation. enjeux de société et recherches en éducatin et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires BONHEURS (CY Cergy Paris Université), Paragraphe (université Paris 8), l’École des hautes études en sciences sociales (EHESS) et les associations ARDéCo et Lab School, Jun 2023, Aubervilliers &amp; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de son expérience avec autrui une part de soi. Comment la reconstruction de son expérience avec autrui modifie-t-elle l'action de soi ? Symposium 01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se construire avec et dans le monde : part d'autrui, part de soi : Biennale Internationale de l'éducation, et de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales à l'épreuve de la durabilité dans les musées français : quelles valeurs sociales soutenues auprès du public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épeuvre de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème symposium international regards croisés sur les transformations des organisations publiques, May 2022, ICHEC Brussels Management School, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Rusova (1856-1940), une pédagogue humaniste à l'institut pédagogique de Kiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur du XIXe siècle à nos jours : France et international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE - Université de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel : quelle approche éducative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les substituts numériques des expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias - CELSA Paris-Sorbonne (GRIPIC), Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quel changement le télétravail lors de la crise sanitaire est-il le révélateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Université de Champagne-Ardennes (Reims), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de santé, santé des personnes et des organisations : ce que nous apprend la pandémie covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychologgie des comportements organisationnels (RIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, CNIT Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination artistique et activité créative des patients au sein du musée d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagination dans l'oeuvre de Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud - Huitiène symposium dans l'oeuvre de Vygotski, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'art et expérience éducative et thérapeutique : le comportement organisationnel positif dans le rétablissement des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comportements organisationnels positifs : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque RIPCO en comportement organisationnel; Editions ESKA, Jun 2021, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement organisationnel dans le rétablissement des patients. Vers un nouveau paradigme en sciences de l'éducation et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque international sur le management, l'innovation et l'entrepreneuriat (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research in Innovation Gouvernance Universal Entrepreneurship Understanding Risk RIGUEUR, Dec 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs disciplinaires et pratiques professionnelles : enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUMEF, la réforme permanente de la formation continue : quels enjeux pour l'éducation des adultes et les métiers de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences du télétravail des sujets en activité et transformations de leurs situations en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édiction de la Biennale internationale de l'éducation et de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et expériences esthétiques des personnes vulnérables axe John Dewey, réseaux de sociabiilité, histoires de vie, organisations, institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque John Dewey, figure inspirante pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris-Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces culturels de formation au musée : de la pratique pédagogique à l'interrogation des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7ème colloque international du CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes éducatifs au défi de l'innovation d'entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Eduquer à l'esprit d'entreprendre, former à l'entrepreneuriat, Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIREL, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l’accompagnement des seniors salariés en reprise d'activité professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver économie, vulnérabilités et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art au musée et pratiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international la recherche biographique en situation et en dialogues : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la recherche biographique, Oct 2019, La plaine Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence au musée : quel avenir éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Actualité de la Recherche en Education et Formation, (AREF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art au musée et pratiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La recherche biographique en situations et en dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche inter-universitaire EXPERICE, Oct 2019, Maison des Sciences de l'Homme Paris Nord La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'apprentissage d'un master recherche en SEAD auprès d'adultes en reconversion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Adultes en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain (RIFA/GIRSEF) et l'Université de Lille (CIREL), Nov 2019, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition et modernité à Dubaï (EAU) : métropole urbaine et destination touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international ADIMAT L’avènement de la ville intelligente : Enjeux, défis, pratiques et impacts de la Smart City sur la gouvernance publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Luxembourg Belva Campus, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l’accompagnement des seniors salariés en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver économie, vulnérabilités et territoires,mars, université d’Artois, 19 mars.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Jan 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de travail des professionnels de musées : Quel sens du travail dans un contexte de réformes managériales ? :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international n° 11 -Travailler, s'orienter : quel (s) sens de vie ? Regards croisés sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, faculté de médecine, université paris Descartes, CRTD, Nov 2019, Paris, Université Paris V, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes professionnelles : une singularité des pratiques au sein des mutations du management public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Psychanalyse &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine du management, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Teaching Commission (IDTC),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des jeunes salariés en situation de handicap : quelle transmission respectueuse des savoirs et des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Propédia : Entreprise et sacré, Respect,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et formation scientifique dans les sciences de l'éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la semaine internationale du management : nouveaux défis de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'enseignement du management (FNEGE), May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fondements épistémologiques des usages du numérique en formation pour adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation : Regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à la pédagogie humaniste lors d'une visite au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage et formation de soi, se former à l'épreuve de l'ailleurs et de la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes éducatifs au défi de l'innovation d'entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mêlées et démêlées : 50 ans de recherches en sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à l'expérience du risque en haute montagne : les alpinistes expérimentés au défi de la transmission cognitive et sociale auprès des sportifs débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque innovation, analyse technique et managériale en présence du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes professionnelles et mutations du management public : vers une singularité des pratiques au musée et à l'hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé, précarité : les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Loos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de travail médiatisé et transmission des savoirs professionnels : l'accompagnement des jeunes salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions d'espaces de travail, chemins individuels et pistes collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transmission des savoirs auprès des jeunes adultes en situation de handicap : modèle d'intégration individuelle ou modèle de participation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intenational Handicap (s), inclusion et accessibilité : approches comparatives dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conservateurs du patrimoine face à la mutation culturelle des musées : les débats autour de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et enjeux territoriaux : Louvre-Lens entre culture, tourisme et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés d’émergence d’un cluster en territoire rural : réflexion autour du cluster Bois et Energie du Fumélois, situé en Lot-et-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Bodolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès “Territoire, Entrepreneuriat et Management” de l’ARIMHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du management muséal : quelles interrogations sur la gouvernance culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management - Nouvelles frontières du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence organisationnelle : comment gérer les connaissances technologiques et managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche ""Intelligence et Compétence" Transformation et management Articuler Intelligence et Compétence I.P&amp;M, Ecole de Management Esdes, Faculté de philosophie, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et intelligence organisationnelle - La dimension sociale de la transmission des connaissances entre salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs collectifs et conception collaborative au sein de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ISEOR, Academy of Management Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online training programs : What Legal protection can be expected for Knowledge transfer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque "Les indicateurs des impacts des recherches dans le domaine du management" Colloque International ISEOR, Academy of Management Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of the cultural heritage and curators of a museum : new professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication numérique demain ? Quels métiers, quelles compétences, quels managements, quelles organisations du travail et quelles formations ? 1ère rencontre : regards croisés de chercheurs et de praticiens Essec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie nationale du e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat de l'art et les perspectives du e-learning dans l'espace Euro méditerranéen, 1ère Rencontre euro méditerranéenne sur le e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche organisationnelle du stress des salariés en relation service client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations et ruptures "Etats Généraux du Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée virtuel et gouvernance culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de l'intention, l'imagination au service de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quels changements pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale du Management Stratégique, 18ème AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités organisationnelles au service de l'apprentissage technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des capacités organisationnelles, 77e Congrès de l'ACFAS, Uqàm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'étude et l'analyse du terrain nous disent de la stratégie e-learning des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-learning au service d'une stratégie de formation anti-crise. 4e édition Rencontres du e-learning et de la formation mixte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des systèmes d'information au service des entreprises, 14e colloque AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRH : quels risques pour l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des risques internes liés à la fonction des ressources humaines, Colloque international SMRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles et ODC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Development and Change, Colloque International ISEOR et Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching and promoting access to education and training : the role of distance education in technology-enhanced environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Headquarters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils technologiques : facteur de risques pour le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Oriane: Organiser les entreprises en présence du risque : innovation, analyse technique et managériale, évaluation et pérennisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bayonne, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la performance : un concept de gestionnaire essentiel à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESC de Brest, 1-2 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quelle création de valeur pour les entreprises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS'2007 et 7ème conférence Internationale de Management des Réseaux d'Entreprises Management et Transformation face aux défis du e-business, Conduite du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'effet technologique aux réseaux sociaux de grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'AIM, Lausanne 18-19 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des outils technologiques à la création de valeur : quels déterminants organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage virtuel à l'épreuve des faits : vers une approche sociale de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d'étude et de recherche AIM-AGRH, groupe e-management \E-RH : quelles frontières pour l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : un cadre interprétatif du changement organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude et de recherche AGRH-AIM « L'homme, l'organisation et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apprentissage des outils technologiques : quelle performance organisationnelle ? »TIC, actifs d'apprentissage et nouveaux modèles dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque IPAG/IAE, Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et collaboration : quelles pratiques organisationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Information et Management, (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l'apprentissage technologique à une démarche d'innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche AIM, innovation et systèmes d'information, Univ. Paris 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique: facteur déterminant de la stratégie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale de Management Stratégique, (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages organisationnels des sciences et technologies de l'information et de la communication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissancesCersic, Erliff, Rennes, 7-9 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apprentissage technologique à une démarche heuristique des changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Management Electronique (AFME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et communication pour une économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Recherche en Intelligence Informationnelle, (IR2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : quelle performance organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Association Information Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et stratégie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International, Association Internationale de Recherche sur le Travail et l'Organisation (AIRTO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage e-learning : variable stratégique du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d'études et de recherche AIM-AGRH, groupe e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance dans la stratégie formation des entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Internationale du RESER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique : Aspects culturels et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International Transculturel (MINT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des usages des TIC dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Management Electronique, (AFME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adoption du e-learning selon la Grounded Theory, facteur de cohérence des pratiques de formation dans les entreprises : Systèmes d'Information : perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Management and Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS, International Conference on Information Systems, Workshop on Process Management and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes d'adoption du e-learning et leurs répercussions sur la cohérence des pratiques de formation dans les entreprises », Du e-business à la e-GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée d'études et de recherche AIM-AGRH, groupe e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La e-PME : Connaissance, Collaboration et Innovation pour une stratégie d'Entreprise Réseau et de Systèmes d'Information d'Affaires Inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale de Management des Réseaux d'Entreprise, CIMRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ethno-artistique immersive à l'épreuve d'une pratique multisensorielle éducative : The Song Trapper de Jocob Kudsk Steensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographie des pratiques culturelles et artistiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lille (FR), France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et expérience de soin thérapeutique au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Université du Temps Libre à Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, l'inclusion de nos musées. Inclure, participer, réparer, ralentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Palais des Beaux Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lille, France. Table ronde 3 : prévenir, soigner, réparer : l'art doit-il "faire du bien" et peut-il "soigner" ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique artistique et restitution des parcours de vie au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et médiations artistiques : écrire les parcours autrement ? MUCEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persepctives éducatives de l'activité entrepreneuriale : l'éditeur flamand Christophe Plantin (1520-1589) Précurseur de l'esprit d'entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association l'Esprit d'Archimède (ALEA) Cycle débats Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de l'expérience d'accompagnement et reconnaissance professionnelle des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Inclusion et formation des adultes : Enjeux et perspectives organisée par Anne-Françoise Dequiré, Apolline Bruyère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces culturels et du savoir, musées numériques et éducation. Quels enjeux ? Cultural & knowledge spaces in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l'expérience : Validation des acquis buissonniers La VAE et ses espaces. Quel accompagnement pour quelle (s) expérience (s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace museal et culturel : visiter, transmettre, accompagner, éduquer, soigner.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Cohen-Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des savoirs d'expérience des seniors en situation de vulnérabilité : quelle relation à autrui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (38), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebi Güell (1846-1918) et Antonin Gaudi (1852-1926) : rencontre entre un industiel mécéne à l'écoute d'un artiste architecte à Santa Coloma de Cervello (Espagne) 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle : patrimoine et éthique muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (14), pp.45-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescension Expositions et œuvres en question. Une recherche intervention-création dans un centre culturel toulousain Broussal D., Bedin V. & Marcel J.-F. (coord.). Paris : L’Harmattan(2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (72), pp.108 à 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de la livraison de repas à domicile : les coursiers des plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, charme (29), p. 44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence et musées : que nous révèle le musée sur notre façon d'apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le dire au musée, n° 67 (mars), p. 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire d'un parcours d'entrepreneur à l'époque de la Renaissance flamande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 32 (2), p. 13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et soin : expérience esthétique et relation à l'épreuve de soi en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Médialités biographiques, pratiques de soi et du monde, Mars (9), p. 221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes perdus du Musée d'Art et d'Histoire de l'Hôpital Saint-Anne à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Médicalisation de l'existence..et travail social, 6 (72), pp.XV-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generational transmission of knowledge among adults with disabilities .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (7), pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicaps et vulnérabiités des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Une résilience multifacettes, 1 (1), pp.34-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directeurs de musées français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (65), pp.10-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements historiques de la théorie enracinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, juin-juillet, 5 (9), p. 7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension ouvrage &amp;quot;Apprendre à entreprendre : politiques et pratiques éducatives (primaire, secondaire, supérieur) &amp;quot; Champy-Remoussenard, P., & Starck, S., (Direction) aux Ed. De Boeck Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2 (89), p. 149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution muséale face à la participation du public : défis d'un nouveau modèle d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stratégies numériques et développement des organisations, 8 (8), p. 149-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs professionnels : compétences transversales et formation des jeunes en alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle reconnaissance des compétences transversales ?, 1- 2019 (218), p. 45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public management and museums curators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (8), pp.116-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media, cultural mobility, game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement éducatif et musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Environnement numérique et musées, Vol. 15 (n° 1-2/2019), p. 9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public management mutations and professionals uncertainties : Comparatives Approches to Behavioral Singularities at the Public Museum an Hospital International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narrative, media, management, 19, pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IV (7), p. 65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au risque en haute montagne : les pratiques éducatives des alpinistes expérimentés auprès des sportifs débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et formation scientifique : enjeux transversaux d’un master recherche à distance pour adultes en reprise d’études,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, numéro spécial sur la formation, 4 (8), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation du patrimoine culturel et management des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Transmission of Knowledge in Enterprise : learning and Professional Activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.37-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mécénat culturel au musée participatif : quelles motivations du public à financer le musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.029.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projet à l'hôpital : dossier patient informatisé et qualité de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.147-165. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.109.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis du service public au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.31-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transmission des savoirs dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Organizations and Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.84-90. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14355/jitae.2014.0302.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle social de gestion des connaissances, le cas de l'approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.049.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et apprentissage dans les grandes organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et compétences et activités de formation dans un contexte de mobilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Training programs : What legal protection can be expected for knowledge transfer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des dispositifs innovants en mode projet : quels risques pour une université d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Risque : éthique et Gouvernance, 13, pp.66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client : quel risque psychosocial pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client, quel risque pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Stress on French Customer Service Employees: Impact of Human Resource Management Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Advances in Organizational Behavior and Human Resources Management CNRS and Paris Dauphine DRM University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et choix managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 245-246, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et cohésion sociale : quels risques pour l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives de politique économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°12, pp 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : un risque pour les entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode d'existence des outils de gestion, recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche heuristique de l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (3), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la formation des entreprises : quel alignement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (177), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'apprentissage e-learning : quelle cohérence organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (220), pp.190-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : le point de vue du gestionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : quel changement organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning et management des entreprises colloque AGRH-AIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 113, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : le point de vue du gestionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, volume 3 (n°1/2005), pp. 29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stratégie e-learning, quelle performance organisationnelle ? colloque AIM 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stratégie e-learning : quel mode d'apprentissage organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adoption e-learning et pratiques de formation de grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes d'adoption e-learning et leurs répercussions sur la cohérence des pratiques de formation dans les entreprises selon la Grounded Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adoption e-learning et pratiques de formation de grandes entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective critique du mode d'existence des outils de gestion, les instruments à l'épreuve de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Baujard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Chevalier des palmes académiques, laboratoire CIREL, Equipe Proféor, directrice du master recherche Travail Educatif</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes seniors dans l'espace social : d'une place invisible à une situation indicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en expertise éditoriale, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des âges de la vie et formation de soi - 30 contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Dequiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chabanel-Kahlik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection éducation. L'Harmattan, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation artistique et expérience thérapeutique en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2025, Carole Baeza; Francis Danvers Collection Orientation à tout âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et formation : aspects juridiques et thématiques éducatives et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ISTE Série Education Great Britain. ISTE Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des acquis buissonniers : vers une meilleure reconnaissance par l'institution éducative de l'expérience des professionnels, des étudiants et des élèves (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 400 pages, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : Evolutions et mutations nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montargot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE London. ISTE Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement numérique et musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Hermès Lavoisier, 15 (1), pp.240, 2019, Les cahiers du Numérique, 9782746249024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et management : vers une mondialisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées de la pédagogique et des sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 4 (8), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel, métier de conservateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à paraître, à paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques des modes d'apprentissage : les savoirs de transformation organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de formation : Apprentissage numérique et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning: management et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : management et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Hermès-Lavoisier, 256 p., 2008, Business, économie et société, David Ménascé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin d'un proche en situation de vulnérabilité : faire de son expérience avec autrui une part de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Danvers, figure inspirante pour l'éducation et l'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture du tourisme : quel développement éducatif, social et artistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin tourisme et écotourisme, pp.93-96 &amp; 104-106, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Expérience de soin au musée et rétablissement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation artistique et expérience thérapeutique en éducaton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 33-49., 2025, 9782336523446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier le comportement du visiteur au musée : l'expérience nudge dans les espaces d'exposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nudge et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Bonne Heure, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite enfance à l'aube du XXe siècle dans l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la petite enfance. Quelles éducation et professionnallisation pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Erès, pp.29-48, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet dans le travail éducatif : quel apport méthodologique de la théorie enracinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du sujet dans le travail éducatif : regards croisés entre recherche biographique et analyse de l'activité. C. Baeza, M. Pagoni (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.101-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérientielle des personnes vulnérables lors d'un atelier éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures inspirantes pour l'éducation, Contours épistémologiques, approches expérientielles sous la direction Rémi Casanova et Camille Roelens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan collection crise et anthropologie de la relation, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Space, Digitization and Training in Museum, The culture Spaces of training , Danger or Opportunity for the School From ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection éducation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural, Training and Educational Spaces. A renewal of Relationships with Knowledge T. Balmon, B.Garnier (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions Wiley, p. 137-148, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Dictionary Cauli, M., Favier, L. Jeannas, Y.J. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.220-225, 2022, Sciences Societes Nouvelles technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée numérique et contenus éducatifs et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, p. 220-225, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace culturel, numérisation et formation au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces culturels de formation : nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dans T. Balmon et B. Garnier (dir.). Espaces culturels de formation, ISTE Éditions, ISTE, pp.137-148, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l'accompagnement des jeunes salariés en situation de handicap.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercher ensemble : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.253-267, 2022, Etudes sur l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Validation des acquis buissonniers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 316-330, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail malgré soi et confinement lors de la pandémie : quel retour d'expérience pour la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des SHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, p. 221-228, 2022, 9782813004659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail malgré soi et confinement lors de la pandémie Covid-19 : quelle expérience du travail. Situation, expérience, identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Applied Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.19-52, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements et défis éducatifs à Dubaï : une nouvelle conception de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : nouveaux métiers culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs et représentations sociales et culturelles dans l'espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Namur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations du handicap dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance culturelle d'un territoire industriel : Musée Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les instruments de l'action publique et les dispositifs territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-179, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du savoir à partir d'une démarche d'analyse sous l'angle formatif : le cas des serious games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser les activités managériales à des fins de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-258, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et e-université : vers quelle normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les processus de normalisation, enjeux et pratiques professionnelles dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-49, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets architecturaux à Dubaï, entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la ville de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-47, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion à l'instrumentation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un modèle social de gestion des connaissances, approche organisationnelle des pratiques d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79-93, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation numérique à la valorisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication numérique demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-218, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la gestion des connaissances : un outil stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Kalika, B.,Fallery, F. Rowe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management des organisations : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.139-144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche organisationnelle du stress des salariés en relation service client : à la recherche d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés : mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FNEGE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés, Mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.69-81, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées du futur : à la recherche d'un cadre managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. M. Riccio, D., Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC et Innovations organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.75-99, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de formation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-P, Helfer, M., Kalika, J., Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.256-261, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance des salariés en relation service client : les modes de management en question à partir de cinq études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudat, Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles organisations du travail : entre souffrance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.29-44, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie enracinée : quels apports à l'analyse des systèmes d'informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement organisationnel et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of management, American accounting association, pp.120-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Applications and Cases Studies : Cognitive organizations and Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Learning for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitual University of Tunis, pp.20-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quel alignement stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. M. Riccio, D., Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.141-165, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences managériales (Dupuich-Rabasse (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">compétences managériales : enjeux et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance en management au regard de la l'enjeu social (Cadiou dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance sociale : quel enjeu pour l'organisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-215, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et dynamiques territoriales (Monnoyer, Ternaux, dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique : vers quelle stratégie internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.113-127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Technologies : Which Organizational Practices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best papers of the 11th International conference of the Association Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GI-Edition Lectures Notes in Informatics, pp.272-385, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille et intelligence compétitive sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piloter les technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Weka, pp.29-40, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d'adoption, processus d'intégration, modes d'apprentissage e-learning: proposition d'un modèle stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.404-414, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages organisationnels des TIC (Le Moenne, C., Loneaux, c;, (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSP Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir trame de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension du processus d'adoption e-learning : l'intégration du projet organisationnel au contexte de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RH : réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.247-260, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des contraintes d'adoption e-learning dans le processus de formation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.247-251, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à l'épreuve du rapprochement des établissements de santé et des institutions muséales : l'humain au coeur de la valeur publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve du publicness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIMAP/ENAP -Symposium international Regards croisés sur la transformation des oganisations publiques, Jun 2026, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art inclusif et la qualité de vie des personnes accueillies en EPHAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du sujet à tous les âges de la vie. Quel impact pour une inclusion éducative, sociale et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest (UCO), Jan 2026, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational revival in Ukraine (late 19th century). Sofia Rusova, humanist pedagogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching - History on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCHE 46 - Annual Conference, Jul 2025, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la recherche universitaire : une difficile conciliation des alternants en cursus académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de toulouse-Auzeville, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle et l'éthique de la médiation au musée : Exposition David Hockney 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ORBICOM- CIAREI Communication intelligence artificielle, rémédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen et Maison des sciences de l'Homme d'Alsace (Misha), Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place du chercheur dans l'analyse du comportement du visiteur au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRASCE Terrains et recherches dans les sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF maison de l'université, Nov 2024, Rouen normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Mediation : Heritage and Museum Ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence on Information Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lille, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs disciplinaires et enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque internernational : la responsabilité du chercheur en éducation. enjeux de société et recherches en éducatin et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires BONHEURS (CY Cergy Paris Université), Paragraphe (université Paris 8), l’École des hautes études en sciences sociales (EHESS) et les associations ARDéCo et Lab School, Jun 2023, Aubervilliers &amp; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de son expérience avec autrui une part de soi. Comment la reconstruction de son expérience avec autrui modifie-t-elle l'action de soi ? Symposium 01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se construire avec et dans le monde : part d'autrui, part de soi : Biennale Internationale de l'éducation, et de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales à l'épreuve de la durabilité dans les musées français : quelles valeurs sociales soutenues auprès du public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épeuvre de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème symposium international regards croisés sur les transformations des organisations publiques, May 2022, ICHEC Brussels Management School, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Rusova (1856-1940), une pédagogue humaniste à l'institut pédagogique de Kiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur du XIXe siècle à nos jours : France et international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE - Université de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel : quelle approche éducative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les substituts numériques des expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias - CELSA Paris-Sorbonne (GRIPIC), Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quel changement le télétravail lors de la crise sanitaire est-il le révélateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Université de Champagne-Ardennes (Reims), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de santé, santé des personnes et des organisations : ce que nous apprend la pandémie covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychologgie des comportements organisationnels (RIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, CNIT Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination artistique et activité créative des patients au sein du musée d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagination dans l'oeuvre de Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud - Huitiène symposium dans l'oeuvre de Vygotski, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'art et expérience éducative et thérapeutique : le comportement organisationnel positif dans le rétablissement des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comportements organisationnels positifs : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque RIPCO en comportement organisationnel; Editions ESKA, Jun 2021, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement organisationnel dans le rétablissement des patients. Vers un nouveau paradigme en sciences de l'éducation et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque international sur le management, l'innovation et l'entrepreneuriat (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research in Innovation Gouvernance Universal Entrepreneurship Understanding Risk RIGUEUR, Dec 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs disciplinaires et pratiques professionnelles : enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUMEF, la réforme permanente de la formation continue : quels enjeux pour l'éducation des adultes et les métiers de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences du télétravail des sujets en activité et transformations de leurs situations en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édiction de la Biennale internationale de l'éducation et de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et expériences esthétiques des personnes vulnérables axe John Dewey, réseaux de sociabiilité, histoires de vie, organisations, institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque John Dewey, figure inspirante pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris-Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces culturels de formation au musée : de la pratique pédagogique à l'interrogation des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7ème colloque international du CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes éducatifs au défi de l'innovation d'entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Eduquer à l'esprit d'entreprendre, former à l'entrepreneuriat, Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIREL, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l’accompagnement des seniors salariés en reprise d'activité professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver économie, vulnérabilités et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art au musée et pratiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international la recherche biographique en situation et en dialogues : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la recherche biographique, Oct 2019, La plaine Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence au musée : quel avenir éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Actualité de la Recherche en Education et Formation, (AREF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'apprentissage d'un master recherche en SEAD auprès d'adultes en reconversion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Adultes en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain (RIFA/GIRSEF) et l'Université de Lille (CIREL), Nov 2019, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art au musée et pratiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La recherche biographique en situations et en dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche inter-universitaire EXPERICE, Oct 2019, Maison des Sciences de l'Homme Paris Nord La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition et modernité à Dubaï (EAU) : métropole urbaine et destination touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international ADIMAT L’avènement de la ville intelligente : Enjeux, défis, pratiques et impacts de la Smart City sur la gouvernance publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Luxembourg Belva Campus, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l’accompagnement des seniors salariés en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver économie, vulnérabilités et territoires,mars, université d’Artois, 19 mars.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Jan 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de travail des professionnels de musées : Quel sens du travail dans un contexte de réformes managériales ? :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international n° 11 -Travailler, s'orienter : quel (s) sens de vie ? Regards croisés sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, faculté de médecine, université paris Descartes, CRTD, Nov 2019, Paris, Université Paris V, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes professionnelles : une singularité des pratiques au sein des mutations du management public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Psychanalyse &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine du management, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Teaching Commission (IDTC),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des jeunes salariés en situation de handicap : quelle transmission respectueuse des savoirs et des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Propédia : Entreprise et sacré, Respect,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fondements épistémologiques des usages du numérique en formation pour adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation : Regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et formation scientifique dans les sciences de l'éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la semaine internationale du management : nouveaux défis de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'enseignement du management (FNEGE), May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à la pédagogie humaniste lors d'une visite au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage et formation de soi, se former à l'épreuve de l'ailleurs et de la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes éducatifs au défi de l'innovation d'entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mêlées et démêlées : 50 ans de recherches en sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à l'expérience du risque en haute montagne : les alpinistes expérimentés au défi de la transmission cognitive et sociale auprès des sportifs débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque innovation, analyse technique et managériale en présence du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes professionnelles et mutations du management public : vers une singularité des pratiques au musée et à l'hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé, précarité : les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Loos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de travail médiatisé et transmission des savoirs professionnels : l'accompagnement des jeunes salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions d'espaces de travail, chemins individuels et pistes collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transmission des savoirs auprès des jeunes adultes en situation de handicap : modèle d'intégration individuelle ou modèle de participation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intenational Handicap (s), inclusion et accessibilité : approches comparatives dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conservateurs du patrimoine face à la mutation culturelle des musées : les débats autour de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et enjeux territoriaux : Louvre-Lens entre culture, tourisme et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés d’émergence d’un cluster en territoire rural : réflexion autour du cluster Bois et Energie du Fumélois, situé en Lot-et-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Bodolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès “Territoire, Entrepreneuriat et Management” de l’ARIMHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du management muséal : quelles interrogations sur la gouvernance culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management - Nouvelles frontières du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et intelligence organisationnelle - La dimension sociale de la transmission des connaissances entre salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence organisationnelle : comment gérer les connaissances technologiques et managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche ""Intelligence et Compétence" Transformation et management Articuler Intelligence et Compétence I.P&amp;M, Ecole de Management Esdes, Faculté de philosophie, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs collectifs et conception collaborative au sein de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ISEOR, Academy of Management Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online training programs : What Legal protection can be expected for Knowledge transfer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque "Les indicateurs des impacts des recherches dans le domaine du management" Colloque International ISEOR, Academy of Management Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of the cultural heritage and curators of a museum : new professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication numérique demain ? Quels métiers, quelles compétences, quels managements, quelles organisations du travail et quelles formations ? 1ère rencontre : regards croisés de chercheurs et de praticiens Essec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie nationale du e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat de l'art et les perspectives du e-learning dans l'espace Euro méditerranéen, 1ère Rencontre euro méditerranéenne sur le e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche organisationnelle du stress des salariés en relation service client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations et ruptures "Etats Généraux du Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quels changements pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale du Management Stratégique, 18ème AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée virtuel et gouvernance culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de l'intention, l'imagination au service de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités organisationnelles au service de l'apprentissage technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des capacités organisationnelles, 77e Congrès de l'ACFAS, Uqàm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'étude et l'analyse du terrain nous disent de la stratégie e-learning des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-learning au service d'une stratégie de formation anti-crise. 4e édition Rencontres du e-learning et de la formation mixte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des systèmes d'information au service des entreprises, 14e colloque AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRH : quels risques pour l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des risques internes liés à la fonction des ressources humaines, Colloque international SMRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles et ODC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Development and Change, Colloque International ISEOR et Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching and promoting access to education and training : the role of distance education in technology-enhanced environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Headquarters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils technologiques : facteur de risques pour le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Oriane: Organiser les entreprises en présence du risque : innovation, analyse technique et managériale, évaluation et pérennisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bayonne, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la performance : un concept de gestionnaire essentiel à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESC de Brest, 1-2 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quelle création de valeur pour les entreprises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS'2007 et 7ème conférence Internationale de Management des Réseaux d'Entreprises Management et Transformation face aux défis du e-business, Conduite du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'effet technologique aux réseaux sociaux de grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'AIM, Lausanne 18-19 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des outils technologiques à la création de valeur : quels déterminants organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage virtuel à l'épreuve des faits : vers une approche sociale de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d'étude et de recherche AIM-AGRH, groupe e-management \E-RH : quelles frontières pour l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : un cadre interprétatif du changement organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude et de recherche AGRH-AIM « L'homme, l'organisation et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apprentissage des outils technologiques : quelle performance organisationnelle ? »TIC, actifs d'apprentissage et nouveaux modèles dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque IPAG/IAE, Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et collaboration : quelles pratiques organisationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Information et Management, (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique: facteur déterminant de la stratégie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale de Management Stratégique, (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l'apprentissage technologique à une démarche d'innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche AIM, innovation et systèmes d'information, Univ. Paris 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages organisationnels des sciences et technologies de l'information et de la communication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissancesCersic, Erliff, Rennes, 7-9 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apprentissage technologique à une démarche heuristique des changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Management Electronique (AFME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et communication pour une économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Recherche en Intelligence Informationnelle, (IR2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : quelle performance organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Association Information Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et stratégie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International, Association Internationale de Recherche sur le Travail et l'Organisation (AIRTO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage e-learning : variable stratégique du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d'études et de recherche AIM-AGRH, groupe e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance dans la stratégie formation des entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Internationale du RESER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique : Aspects culturels et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International Transculturel (MINT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des usages des TIC dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Management Electronique, (AFME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adoption du e-learning selon la Grounded Theory, facteur de cohérence des pratiques de formation dans les entreprises : Systèmes d'Information : perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Management and Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS, International Conference on Information Systems, Workshop on Process Management and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La e-PME : Connaissance, Collaboration et Innovation pour une stratégie d'Entreprise Réseau et de Systèmes d'Information d'Affaires Inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale de Management des Réseaux d'Entreprise, CIMRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes d'adoption du e-learning et leurs répercussions sur la cohérence des pratiques de formation dans les entreprises », Du e-business à la e-GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée d'études et de recherche AIM-AGRH, groupe e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ethno-artistique immersive à l'épreuve d'une pratique multisensorielle éducative : The Song Trapper de Jocob Kudsk Steensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographie des pratiques culturelles et artistiques numériques : reconfigurations méthodologiques d'un terrain transformé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lille (FR), France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et expérience de soin thérapeutique au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Université du Temps Libre à Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, l'inclusion de nos musées. Inclure, participer, réparer, ralentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Palais des Beaux Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lille, France. Table ronde 3 : prévenir, soigner, réparer : l'art doit-il "faire du bien" et peut-il "soigner" ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique artistique et restitution des parcours de vie au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et médiations artistiques : écrire les parcours autrement ? MUCEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persepctives éducatives de l'activité entrepreneuriale : l'éditeur flamand Christophe Plantin (1520-1589) Précurseur de l'esprit d'entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association l'Esprit d'Archimède (ALEA) Cycle débats Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de l'expérience d'accompagnement et reconnaissance professionnelle des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Inclusion et formation des adultes : Enjeux et perspectives organisée par Anne-Françoise Dequiré, Apolline Bruyère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces culturels et du savoir, musées numériques et éducation. Quels enjeux ? Cultural & knowledge spaces in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l'expérience : Validation des acquis buissonniers La VAE et ses espaces. Quel accompagnement pour quelle (s) expérience (s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace museal et culturel : visiter, transmettre, accompagner, éduquer, soigner.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Cohen-Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des savoirs d'expérience des seniors en situation de vulnérabilité : quelle relation à autrui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (38), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebi Güell (1846-1918) et Antonin Gaudi (1852-1926) : rencontre entre un industiel mécéne à l'écoute d'un artiste architecte à Santa Coloma de Cervello (Espagne) 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle : patrimoine et éthique muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (14), pp.45-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescension Expositions et œuvres en question. Une recherche intervention-création dans un centre culturel toulousain Broussal D., Bedin V. & Marcel J.-F. (coord.). Paris : L’Harmattan(2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (72), pp.108 à 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de la livraison de repas à domicile : les coursiers des plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, charme (29), p. 44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence et musées : que nous révèle le musée sur notre façon d'apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le dire au musée, n° 67 (mars), p. 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire d'un parcours d'entrepreneur à l'époque de la Renaissance flamande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 32 (2), p. 13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et soin : expérience esthétique et relation à l'épreuve de soi en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Médialités biographiques, pratiques de soi et du monde, Mars (9), p. 221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes perdus du Musée d'Art et d'Histoire de l'Hôpital Saint-Anne à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Médicalisation de l'existence..et travail social, 6 (72), pp.XV-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generational transmission of knowledge among adults with disabilities .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (7), pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicaps et vulnérabiités des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Une résilience multifacettes, 1 (1), pp.34-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directeurs de musées français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (65), pp.10-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements historiques de la théorie enracinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, juin-juillet, 5 (9), p. 7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension ouvrage &amp;quot;Apprendre à entreprendre : politiques et pratiques éducatives (primaire, secondaire, supérieur) &amp;quot; Champy-Remoussenard, P., & Starck, S., (Direction) aux Ed. De Boeck Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2 (89), p. 149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution muséale face à la participation du public : défis d'un nouveau modèle d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stratégies numériques et développement des organisations, 8 (8), p. 149-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs professionnels : compétences transversales et formation des jeunes en alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle reconnaissance des compétences transversales ?, 1- 2019 (218), p. 45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public management and museums curators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (8), pp.116-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media, cultural mobility, game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement éducatif et musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Environnement numérique et musées, Vol. 15 (n° 1-2/2019), p. 9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public management mutations and professionals uncertainties : Comparatives Approches to Behavioral Singularities at the Public Museum an Hospital International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narrative, media, management, 19, pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IV (7), p. 65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et formation scientifique : enjeux transversaux d’un master recherche à distance pour adultes en reprise d’études,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, numéro spécial sur la formation, 4 (8), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au risque en haute montagne : les pratiques éducatives des alpinistes expérimentés auprès des sportifs débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation du patrimoine culturel et management des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Transmission of Knowledge in Enterprise : learning and Professional Activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.37-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mécénat culturel au musée participatif : quelles motivations du public à financer le musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.029.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projet à l'hôpital : dossier patient informatisé et qualité de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.147-165. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.109.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis du service public au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.31-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transmission des savoirs dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Organizations and Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.84-90. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14355/jitae.2014.0302.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle social de gestion des connaissances, le cas de l'approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.049.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et apprentissage dans les grandes organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et compétences et activités de formation dans un contexte de mobilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Training programs : What legal protection can be expected for knowledge transfer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des dispositifs innovants en mode projet : quels risques pour une université d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Risque : éthique et Gouvernance, 13, pp.66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client : quel risque psychosocial pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client, quel risque pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Stress on French Customer Service Employees: Impact of Human Resource Management Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Advances in Organizational Behavior and Human Resources Management CNRS and Paris Dauphine DRM University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et choix managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 245-246, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : un risque pour les entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et cohésion sociale : quels risques pour l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives de politique économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°12, pp 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode d'existence des outils de gestion, recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche heuristique de l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (3), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la formation des entreprises : quel alignement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (177), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'apprentissage e-learning : quelle cohérence organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (220), pp.190-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : le point de vue du gestionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : quel changement organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning et management des entreprises colloque AGRH-AIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 113, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : le point de vue du gestionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, volume 3 (n°1/2005), pp. 29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stratégie e-learning, quelle performance organisationnelle ? colloque AIM 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stratégie e-learning : quel mode d'apprentissage organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adoption e-learning et pratiques de formation de grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes d'adoption e-learning et leurs répercussions sur la cohérence des pratiques de formation dans les entreprises selon la Grounded Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective critique du mode d'existence des outils de gestion, les instruments à l'épreuve de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adoption e-learning et pratiques de formation de grandes entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chabanel-Kahlik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lagier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISTE, Innovation et technologies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanlat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouveresse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800660v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685546v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504063v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830413v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.109.0147" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662921v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14355/jitae.2014.0302.05" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.049.0079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156514v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156502v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155459v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155460v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155462v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005142v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chabanel-Kahlik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lagier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISTE, Innovation et technologies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanlat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouveresse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685546v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155716v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504063v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830413v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890573v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.109.0147" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662921v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14355/jitae.2014.0302.05" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.049.0079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156514v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156502v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155459v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155460v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155462v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156506v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005142v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>