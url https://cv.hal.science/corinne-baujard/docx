--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Baujard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Chevalier des palmes académiques, laboratoire CIREL, Equipe Proféor, directrice du master recherche Travail Educatif</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes seniors dans l'espace social : d'une place invisible à une situation indicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en expertise éditoriale, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des âges de la vie et formation de soi - 30 contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Dequiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chabanel-Kahlik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection éducation. L'Harmattan, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation artistique et expérience thérapeutique en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2025, Carole Baeza; Francis Danvers Collection Orientation à tout âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et formation : aspects juridiques et thématiques éducatives et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ISTE Série Education Great Britain. ISTE Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des acquis buissonniers : vers une meilleure reconnaissance par l'institution éducative de l'expérience des professionnels, des étudiants et des élèves (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 400 pages, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : Evolutions et mutations nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montargot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE London. ISTE Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement numérique et musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Hermès Lavoisier, 15 (1), pp.240, 2019, Les cahiers du Numérique, 9782746249024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et management : vers une mondialisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées de la pédagogique et des sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 4 (8), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel, métier de conservateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à paraître, à paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques des modes d'apprentissage : les savoirs de transformation organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de formation : Apprentissage numérique et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning: management et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : management et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Hermès-Lavoisier, 256 p., 2008, Business, économie et société, David Ménascé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin d'un proche en situation de vulnérabilité : faire de son expérience avec autrui une part de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Danvers, figure inspirante pour l'éducation et l'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture du tourisme : quel développement éducatif, social et artistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin tourisme et écotourisme, pp.93-96 &amp; 104-106, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Expérience de soin au musée et rétablissement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation artistique et expérience thérapeutique en éducaton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 33-49., 2025, 9782336523446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier le comportement du visiteur au musée : l'expérience nudge dans les espaces d'exposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nudge et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Bonne Heure, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite enfance à l'aube du XXe siècle dans l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la petite enfance. Quelles éducation et professionnallisation pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Erès, pp.29-48, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet dans le travail éducatif : quel apport méthodologique de la théorie enracinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du sujet dans le travail éducatif : regards croisés entre recherche biographique et analyse de l'activité. C. Baeza, M. Pagoni (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.101-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérientielle des personnes vulnérables lors d'un atelier éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures inspirantes pour l'éducation, Contours épistémologiques, approches expérientielles sous la direction Rémi Casanova et Camille Roelens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan collection crise et anthropologie de la relation, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Space, Digitization and Training in Museum, The culture Spaces of training , Danger or Opportunity for the School From ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection éducation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural, Training and Educational Spaces. A renewal of Relationships with Knowledge T. Balmon, B.Garnier (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions Wiley, p. 137-148, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Dictionary Cauli, M., Favier, L. Jeannas, Y.J. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.220-225, 2022, Sciences Societes Nouvelles technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée numérique et contenus éducatifs et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, p. 220-225, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace culturel, numérisation et formation au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces culturels de formation : nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dans T. Balmon et B. Garnier (dir.). Espaces culturels de formation, ISTE Éditions, ISTE, pp.137-148, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l'accompagnement des jeunes salariés en situation de handicap.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercher ensemble : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.253-267, 2022, Etudes sur l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Validation des acquis buissonniers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 316-330, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail malgré soi et confinement lors de la pandémie : quel retour d'expérience pour la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des SHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, p. 221-228, 2022, 9782813004659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail malgré soi et confinement lors de la pandémie Covid-19 : quelle expérience du travail. Situation, expérience, identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Applied Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.19-52, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements et défis éducatifs à Dubaï : une nouvelle conception de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : nouveaux métiers culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs et représentations sociales et culturelles dans l'espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Namur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations du handicap dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance culturelle d'un territoire industriel : Musée Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les instruments de l'action publique et les dispositifs territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-179, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du savoir à partir d'une démarche d'analyse sous l'angle formatif : le cas des serious games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser les activités managériales à des fins de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-258, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et e-université : vers quelle normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les processus de normalisation, enjeux et pratiques professionnelles dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-49, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets architecturaux à Dubaï, entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la ville de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-47, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion à l'instrumentation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un modèle social de gestion des connaissances, approche organisationnelle des pratiques d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79-93, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation numérique à la valorisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication numérique demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-218, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la gestion des connaissances : un outil stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Kalika, B.,Fallery, F. Rowe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management des organisations : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.139-144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche organisationnelle du stress des salariés en relation service client : à la recherche d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés : mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FNEGE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés, Mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.69-81, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées du futur : à la recherche d'un cadre managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. M. Riccio, D., Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC et Innovations organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.75-99, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de formation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-P, Helfer, M., Kalika, J., Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.256-261, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance des salariés en relation service client : les modes de management en question à partir de cinq études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudat, Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles organisations du travail : entre souffrance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.29-44, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie enracinée : quels apports à l'analyse des systèmes d'informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement organisationnel et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of management, American accounting association, pp.120-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Applications and Cases Studies : Cognitive organizations and Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Learning for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitual University of Tunis, pp.20-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quel alignement stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. M. Riccio, D., Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.141-165, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences managériales (Dupuich-Rabasse (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">compétences managériales : enjeux et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance en management au regard de la l'enjeu social (Cadiou dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance sociale : quel enjeu pour l'organisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-215, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et dynamiques territoriales (Monnoyer, Ternaux, dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique : vers quelle stratégie internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.113-127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Technologies : Which Organizational Practices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best papers of the 11th International conference of the Association Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GI-Edition Lectures Notes in Informatics, pp.272-385, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille et intelligence compétitive sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piloter les technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Weka, pp.29-40, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d'adoption, processus d'intégration, modes d'apprentissage e-learning: proposition d'un modèle stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.404-414, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages organisationnels des TIC (Le Moenne, C., Loneaux, c;, (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSP Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir trame de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension du processus d'adoption e-learning : l'intégration du projet organisationnel au contexte de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RH : réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.247-260, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des contraintes d'adoption e-learning dans le processus de formation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.247-251, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à l'épreuve du rapprochement des établissements de santé et des institutions muséales : l'humain au coeur de la valeur publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve du publicness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIMAP/ENAP -Symposium international Regards croisés sur la transformation des oganisations publiques, Jun 2026, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art inclusif et la qualité de vie des personnes accueillies en EPHAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du sujet à tous les âges de la vie. Quel impact pour une inclusion éducative, sociale et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest (UCO), Jan 2026, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational revival in Ukraine (late 19th century). Sofia Rusova, humanist pedagogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching - History on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCHE 46 - Annual Conference, Jul 2025, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la recherche universitaire : une difficile conciliation des alternants en cursus académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de toulouse-Auzeville, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle et l'éthique de la médiation au musée : Exposition David Hockney 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ORBICOM- CIAREI Communication intelligence artificielle, rémédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen et Maison des sciences de l'Homme d'Alsace (Misha), Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place du chercheur dans l'analyse du comportement du visiteur au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRASCE Terrains et recherches dans les sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF maison de l'université, Nov 2024, Rouen normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Mediation : Heritage and Museum Ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence on Information Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lille, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs disciplinaires et enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque internernational : la responsabilité du chercheur en éducation. enjeux de société et recherches en éducatin et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires BONHEURS (CY Cergy Paris Université), Paragraphe (université Paris 8), l’École des hautes études en sciences sociales (EHESS) et les associations ARDéCo et Lab School, Jun 2023, Aubervilliers &amp; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de son expérience avec autrui une part de soi. Comment la reconstruction de son expérience avec autrui modifie-t-elle l'action de soi ? Symposium 01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se construire avec et dans le monde : part d'autrui, part de soi : Biennale Internationale de l'éducation, et de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales à l'épreuve de la durabilité dans les musées français : quelles valeurs sociales soutenues auprès du public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épeuvre de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème symposium international regards croisés sur les transformations des organisations publiques, May 2022, ICHEC Brussels Management School, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Rusova (1856-1940), une pédagogue humaniste à l'institut pédagogique de Kiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur du XIXe siècle à nos jours : France et international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE - Université de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel : quelle approche éducative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les substituts numériques des expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias - CELSA Paris-Sorbonne (GRIPIC), Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quel changement le télétravail lors de la crise sanitaire est-il le révélateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Université de Champagne-Ardennes (Reims), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de santé, santé des personnes et des organisations : ce que nous apprend la pandémie covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychologgie des comportements organisationnels (RIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, CNIT Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination artistique et activité créative des patients au sein du musée d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagination dans l'oeuvre de Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud - Huitiène symposium dans l'oeuvre de Vygotski, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'art et expérience éducative et thérapeutique : le comportement organisationnel positif dans le rétablissement des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comportements organisationnels positifs : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque RIPCO en comportement organisationnel; Editions ESKA, Jun 2021, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement organisationnel dans le rétablissement des patients. Vers un nouveau paradigme en sciences de l'éducation et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque international sur le management, l'innovation et l'entrepreneuriat (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research in Innovation Gouvernance Universal Entrepreneurship Understanding Risk RIGUEUR, Dec 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs disciplinaires et pratiques professionnelles : enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUMEF, la réforme permanente de la formation continue : quels enjeux pour l'éducation des adultes et les métiers de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences du télétravail des sujets en activité et transformations de leurs situations en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édiction de la Biennale internationale de l'éducation et de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et expériences esthétiques des personnes vulnérables axe John Dewey, réseaux de sociabiilité, histoires de vie, organisations, institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque John Dewey, figure inspirante pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris-Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces culturels de formation au musée : de la pratique pédagogique à l'interrogation des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7ème colloque international du CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes éducatifs au défi de l'innovation d'entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Eduquer à l'esprit d'entreprendre, former à l'entrepreneuriat, Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIREL, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l’accompagnement des seniors salariés en reprise d'activité professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver économie, vulnérabilités et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art au musée et pratiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international la recherche biographique en situation et en dialogues : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la recherche biographique, Oct 2019, La plaine Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence au musée : quel avenir éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Actualité de la Recherche en Education et Formation, (AREF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'apprentissage d'un master recherche en SEAD auprès d'adultes en reconversion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Adultes en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain (RIFA/GIRSEF) et l'Université de Lille (CIREL), Nov 2019, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art au musée et pratiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La recherche biographique en situations et en dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche inter-universitaire EXPERICE, Oct 2019, Maison des Sciences de l'Homme Paris Nord La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition et modernité à Dubaï (EAU) : métropole urbaine et destination touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international ADIMAT L’avènement de la ville intelligente : Enjeux, défis, pratiques et impacts de la Smart City sur la gouvernance publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Luxembourg Belva Campus, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l’accompagnement des seniors salariés en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver économie, vulnérabilités et territoires,mars, université d’Artois, 19 mars.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Jan 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de travail des professionnels de musées : Quel sens du travail dans un contexte de réformes managériales ? :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international n° 11 -Travailler, s'orienter : quel (s) sens de vie ? Regards croisés sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, faculté de médecine, université paris Descartes, CRTD, Nov 2019, Paris, Université Paris V, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes professionnelles : une singularité des pratiques au sein des mutations du management public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Psychanalyse &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine du management, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Teaching Commission (IDTC),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des jeunes salariés en situation de handicap : quelle transmission respectueuse des savoirs et des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Propédia : Entreprise et sacré, Respect,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fondements épistémologiques des usages du numérique en formation pour adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation : Regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et formation scientifique dans les sciences de l'éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la semaine internationale du management : nouveaux défis de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'enseignement du management (FNEGE), May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à la pédagogie humaniste lors d'une visite au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage et formation de soi, se former à l'épreuve de l'ailleurs et de la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes éducatifs au défi de l'innovation d'entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mêlées et démêlées : 50 ans de recherches en sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à l'expérience du risque en haute montagne : les alpinistes expérimentés au défi de la transmission cognitive et sociale auprès des sportifs débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque innovation, analyse technique et managériale en présence du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes professionnelles et mutations du management public : vers une singularité des pratiques au musée et à l'hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé, précarité : les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Loos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de travail médiatisé et transmission des savoirs professionnels : l'accompagnement des jeunes salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions d'espaces de travail, chemins individuels et pistes collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transmission des savoirs auprès des jeunes adultes en situation de handicap : modèle d'intégration individuelle ou modèle de participation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intenational Handicap (s), inclusion et accessibilité : approches comparatives dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conservateurs du patrimoine face à la mutation culturelle des musées : les débats autour de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et enjeux territoriaux : Louvre-Lens entre culture, tourisme et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés d’émergence d’un cluster en territoire rural : réflexion autour du cluster Bois et Energie du Fumélois, situé en Lot-et-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Bodolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès “Territoire, Entrepreneuriat et Management” de l’ARIMHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du management muséal : quelles interrogations sur la gouvernance culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management - Nouvelles frontières du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et intelligence organisationnelle - La dimension sociale de la transmission des connaissances entre salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence organisationnelle : comment gérer les connaissances technologiques et managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche ""Intelligence et Compétence" Transformation et management Articuler Intelligence et Compétence I.P&amp;M, Ecole de Management Esdes, Faculté de philosophie, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs collectifs et conception collaborative au sein de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ISEOR, Academy of Management Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online training programs : What Legal protection can be expected for Knowledge transfer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque "Les indicateurs des impacts des recherches dans le domaine du management" Colloque International ISEOR, Academy of Management Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of the cultural heritage and curators of a museum : new professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication numérique demain ? Quels métiers, quelles compétences, quels managements, quelles organisations du travail et quelles formations ? 1ère rencontre : regards croisés de chercheurs et de praticiens Essec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie nationale du e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat de l'art et les perspectives du e-learning dans l'espace Euro méditerranéen, 1ère Rencontre euro méditerranéenne sur le e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche organisationnelle du stress des salariés en relation service client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations et ruptures "Etats Généraux du Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quels changements pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale du Management Stratégique, 18ème AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée virtuel et gouvernance culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de l'intention, l'imagination au service de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités organisationnelles au service de l'apprentissage technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des capacités organisationnelles, 77e Congrès de l'ACFAS, Uqàm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'étude et l'analyse du terrain nous disent de la stratégie e-learning des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-learning au service d'une stratégie de formation anti-crise. 4e édition Rencontres du e-learning et de la formation mixte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des systèmes d'information au service des entreprises, 14e colloque AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRH : quels risques pour l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des risques internes liés à la fonction des ressources humaines, Colloque international SMRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles et ODC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Development and Change, Colloque International ISEOR et Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching and promoting access to education and training : the role of distance education in technology-enhanced environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Headquarters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils technologiques : facteur de risques pour le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Oriane: Organiser les entreprises en présence du risque : innovation, analyse technique et managériale, évaluation et pérennisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bayonne, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la performance : un concept de gestionnaire essentiel à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESC de Brest, 1-2 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quelle création de valeur pour les entreprises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS'2007 et 7ème conférence Internationale de Management des Réseaux d'Entreprises Management et Transformation face aux défis du e-business, Conduite du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'effet technologique aux réseaux sociaux de grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'AIM, Lausanne 18-19 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des outils technologiques à la création de valeur : quels déterminants organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage virtuel à l'épreuve des faits : vers une approche sociale de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d'étude et de recherche AIM-AGRH, groupe e-management \E-RH : quelles frontières pour l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : un cadre interprétatif du changement organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude et de recherche AGRH-AIM « L'homme, l'organisation et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apprentissage des outils technologiques : quelle performance organisationnelle ? »TIC, actifs d'apprentissage et nouveaux modèles dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque IPAG/IAE, Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et collaboration : quelles pratiques organisationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Information et Management, (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique: facteur déterminant de la stratégie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale de Management Stratégique, (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l'apprentissage technologique à une démarche d'innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche AIM, innovation et systèmes d'information, Univ. Paris 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages organisationnels des sciences et technologies de l'information et de la communication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissancesCersic, Erliff, Rennes, 7-9 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apprentissage technologique à une démarche heuristique des changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Management Electronique (AFME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et communication pour une économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Recherche en Intelligence Informationnelle, (IR2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : quelle performance organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Association Information Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et stratégie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International, Association Internationale de Recherche sur le Travail et l'Organisation (AIRTO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage e-learning : variable stratégique du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d'études et de recherche AIM-AGRH, groupe e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance dans la stratégie formation des entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Internationale du RESER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique : Aspects culturels et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International Transculturel (MINT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des usages des TIC dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Management Electronique, (AFME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adoption du e-learning selon la Grounded Theory, facteur de cohérence des pratiques de formation dans les entreprises : Systèmes d'Information : perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Management and Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS, International Conference on Information Systems, Workshop on Process Management and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La e-PME : Connaissance, Collaboration et Innovation pour une stratégie d'Entreprise Réseau et de Systèmes d'Information d'Affaires Inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale de Management des Réseaux d'Entreprise, CIMRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes d'adoption du e-learning et leurs répercussions sur la cohérence des pratiques de formation dans les entreprises », Du e-business à la e-GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée d'études et de recherche AIM-AGRH, groupe e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ethno-artistique immersive à l'épreuve d'une pratique multisensorielle éducative : The Song Trapper de Jocob Kudsk Steensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographie des pratiques culturelles et artistiques numériques : reconfigurations méthodologiques d'un terrain transformé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lille (FR), France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et expérience de soin thérapeutique au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Université du Temps Libre à Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, l'inclusion de nos musées. Inclure, participer, réparer, ralentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Palais des Beaux Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lille, France. Table ronde 3 : prévenir, soigner, réparer : l'art doit-il "faire du bien" et peut-il "soigner" ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique artistique et restitution des parcours de vie au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et médiations artistiques : écrire les parcours autrement ? MUCEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persepctives éducatives de l'activité entrepreneuriale : l'éditeur flamand Christophe Plantin (1520-1589) Précurseur de l'esprit d'entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association l'Esprit d'Archimède (ALEA) Cycle débats Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de l'expérience d'accompagnement et reconnaissance professionnelle des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Inclusion et formation des adultes : Enjeux et perspectives organisée par Anne-Françoise Dequiré, Apolline Bruyère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces culturels et du savoir, musées numériques et éducation. Quels enjeux ? Cultural & knowledge spaces in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l'expérience : Validation des acquis buissonniers La VAE et ses espaces. Quel accompagnement pour quelle (s) expérience (s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace museal et culturel : visiter, transmettre, accompagner, éduquer, soigner.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Cohen-Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des savoirs d'expérience des seniors en situation de vulnérabilité : quelle relation à autrui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (38), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebi Güell (1846-1918) et Antonin Gaudi (1852-1926) : rencontre entre un industiel mécéne à l'écoute d'un artiste architecte à Santa Coloma de Cervello (Espagne) 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle : patrimoine et éthique muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (14), pp.45-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescension Expositions et œuvres en question. Une recherche intervention-création dans un centre culturel toulousain Broussal D., Bedin V. & Marcel J.-F. (coord.). Paris : L’Harmattan(2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (72), pp.108 à 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de la livraison de repas à domicile : les coursiers des plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, charme (29), p. 44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence et musées : que nous révèle le musée sur notre façon d'apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le dire au musée, n° 67 (mars), p. 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire d'un parcours d'entrepreneur à l'époque de la Renaissance flamande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 32 (2), p. 13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et soin : expérience esthétique et relation à l'épreuve de soi en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Médialités biographiques, pratiques de soi et du monde, Mars (9), p. 221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes perdus du Musée d'Art et d'Histoire de l'Hôpital Saint-Anne à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Médicalisation de l'existence..et travail social, 6 (72), pp.XV-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generational transmission of knowledge among adults with disabilities .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (7), pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicaps et vulnérabiités des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Une résilience multifacettes, 1 (1), pp.34-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directeurs de musées français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (65), pp.10-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements historiques de la théorie enracinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, juin-juillet, 5 (9), p. 7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension ouvrage &amp;quot;Apprendre à entreprendre : politiques et pratiques éducatives (primaire, secondaire, supérieur) &amp;quot; Champy-Remoussenard, P., & Starck, S., (Direction) aux Ed. De Boeck Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2 (89), p. 149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution muséale face à la participation du public : défis d'un nouveau modèle d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stratégies numériques et développement des organisations, 8 (8), p. 149-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs professionnels : compétences transversales et formation des jeunes en alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle reconnaissance des compétences transversales ?, 1- 2019 (218), p. 45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public management and museums curators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (8), pp.116-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media, cultural mobility, game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement éducatif et musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Environnement numérique et musées, Vol. 15 (n° 1-2/2019), p. 9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public management mutations and professionals uncertainties : Comparatives Approches to Behavioral Singularities at the Public Museum an Hospital International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narrative, media, management, 19, pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IV (7), p. 65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et formation scientifique : enjeux transversaux d’un master recherche à distance pour adultes en reprise d’études,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, numéro spécial sur la formation, 4 (8), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au risque en haute montagne : les pratiques éducatives des alpinistes expérimentés auprès des sportifs débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation du patrimoine culturel et management des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Transmission of Knowledge in Enterprise : learning and Professional Activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.37-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mécénat culturel au musée participatif : quelles motivations du public à financer le musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.029.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projet à l'hôpital : dossier patient informatisé et qualité de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.147-165. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.109.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis du service public au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.31-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transmission des savoirs dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Organizations and Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.84-90. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14355/jitae.2014.0302.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle social de gestion des connaissances, le cas de l'approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.049.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et apprentissage dans les grandes organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et compétences et activités de formation dans un contexte de mobilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Training programs : What legal protection can be expected for knowledge transfer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des dispositifs innovants en mode projet : quels risques pour une université d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Risque : éthique et Gouvernance, 13, pp.66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client : quel risque psychosocial pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client, quel risque pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Stress on French Customer Service Employees: Impact of Human Resource Management Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Advances in Organizational Behavior and Human Resources Management CNRS and Paris Dauphine DRM University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et choix managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 245-246, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : un risque pour les entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et cohésion sociale : quels risques pour l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives de politique économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°12, pp 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode d'existence des outils de gestion, recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche heuristique de l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (3), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la formation des entreprises : quel alignement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (177), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'apprentissage e-learning : quelle cohérence organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (220), pp.190-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : le point de vue du gestionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : quel changement organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning et management des entreprises colloque AGRH-AIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 113, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : le point de vue du gestionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, volume 3 (n°1/2005), pp. 29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stratégie e-learning, quelle performance organisationnelle ? colloque AIM 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stratégie e-learning : quel mode d'apprentissage organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adoption e-learning et pratiques de formation de grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes d'adoption e-learning et leurs répercussions sur la cohérence des pratiques de formation dans les entreprises selon la Grounded Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective critique du mode d'existence des outils de gestion, les instruments à l'épreuve de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adoption e-learning et pratiques de formation de grandes entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Baujard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Chevalier des palmes académiques, laboratoire CIREL, Equipe Proféor, directrice du master recherche Travail Educatif</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin d'un proche en situation de vulnérabilité : faire de son expérience avec autrui une part de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Danvers, figure inspirante pour l'éducation et l'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture du tourisme : quel développement éducatif, social et artistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin tourisme et écotourisme, pp.93-96 &amp; 104-106, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Expérience de soin au musée et rétablissement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation artistique et expérience thérapeutique en éducaton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 33-49., 2025, 9782336523446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier le comportement du visiteur au musée : l'expérience nudge dans les espaces d'exposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nudge et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Bonne Heure, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite enfance à l'aube du XXe siècle dans l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la petite enfance. Quelles éducation et professionnallisation pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Erès, pp.29-48, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet dans le travail éducatif : quel apport méthodologique de la théorie enracinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du sujet dans le travail éducatif : regards croisés entre recherche biographique et analyse de l'activité. C. Baeza, M. Pagoni (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.101-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérientielle des personnes vulnérables lors d'un atelier éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures inspirantes pour l'éducation, Contours épistémologiques, approches expérientielles sous la direction Rémi Casanova et Camille Roelens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan collection crise et anthropologie de la relation, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Space, Digitization and Training in Museum, The culture Spaces of training , Danger or Opportunity for the School From ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection éducation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural, Training and Educational Spaces. A renewal of Relationships with Knowledge T. Balmon, B.Garnier (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions Wiley, p. 137-148, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Validation des acquis buissonniers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 316-330, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail malgré soi et confinement lors de la pandémie : quel retour d'expérience pour la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des SHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, p. 221-228, 2022, 9782813004659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Dictionary Cauli, M., Favier, L. Jeannas, Y.J. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.220-225, 2022, Sciences Societes Nouvelles technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée numérique et contenus éducatifs et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, p. 220-225, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace culturel, numérisation et formation au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces culturels de formation : nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dans T. Balmon et B. Garnier (dir.). Espaces culturels de formation, ISTE Éditions, ISTE, pp.137-148, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l'accompagnement des jeunes salariés en situation de handicap.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercher ensemble : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.253-267, 2022, Etudes sur l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs et représentations sociales et culturelles dans l'espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Namur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations du handicap dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail malgré soi et confinement lors de la pandémie Covid-19 : quelle expérience du travail. Situation, expérience, identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Applied Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.19-52, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements et défis éducatifs à Dubaï : une nouvelle conception de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : nouveaux métiers culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance culturelle d'un territoire industriel : Musée Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les instruments de l'action publique et les dispositifs territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-179, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du savoir à partir d'une démarche d'analyse sous l'angle formatif : le cas des serious games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser les activités managériales à des fins de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-258, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et e-université : vers quelle normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les processus de normalisation, enjeux et pratiques professionnelles dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-49, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets architecturaux à Dubaï, entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la ville de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-47, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion à l'instrumentation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un modèle social de gestion des connaissances, approche organisationnelle des pratiques d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79-93, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation numérique à la valorisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication numérique demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-218, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la gestion des connaissances : un outil stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Kalika, B.,Fallery, F. Rowe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management des organisations : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.139-144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche organisationnelle du stress des salariés en relation service client : à la recherche d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés : mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FNEGE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et sociétés, Mutations et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.69-81, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées du futur : à la recherche d'un cadre managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. M. Riccio, D., Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC et Innovations organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.75-99, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de formation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-P, Helfer, M., Kalika, J., Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.256-261, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance des salariés en relation service client : les modes de management en question à partir de cinq études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudat, Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles organisations du travail : entre souffrance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.29-44, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie enracinée : quels apports à l'analyse des systèmes d'informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement organisationnel et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of management, American accounting association, pp.120-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Applications and Cases Studies : Cognitive organizations and Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Learning for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitual University of Tunis, pp.20-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quel alignement stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. M. Riccio, D., Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.141-165, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance en management au regard de la l'enjeu social (Cadiou dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance sociale : quel enjeu pour l'organisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-215, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences managériales (Dupuich-Rabasse (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">compétences managériales : enjeux et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et dynamiques territoriales (Monnoyer, Ternaux, dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique : vers quelle stratégie internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.113-127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Technologies : Which Organizational Practices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best papers of the 11th International conference of the Association Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GI-Edition Lectures Notes in Informatics, pp.272-385, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille et intelligence compétitive sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piloter les technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Weka, pp.29-40, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d'adoption, processus d'intégration, modes d'apprentissage e-learning: proposition d'un modèle stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.404-414, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages organisationnels des TIC (Le Moenne, C., Loneaux, c;, (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSP Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir trame de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension du processus d'adoption e-learning : l'intégration du projet organisationnel au contexte de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RH : réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.247-260, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des contraintes d'adoption e-learning dans le processus de formation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : cas et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.247-251, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes seniors dans l'espace professionel et social : d'une place invisible à une situation indicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en expertise éditoriale, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des âges de la vie et formation de soi - 30 contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Dequiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chabanel-Kahlik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection éducation. L'Harmattan, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation artistique et expérience thérapeutique en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2025, Carole Baeza; Francis Danvers Collection Orientation à tout âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et formation : aspects juridiques et thématiques éducatives et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ISTE Série Education Great Britain. ISTE Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des acquis buissonniers : vers une meilleure reconnaissance par l'institution éducative de l'expérience des professionnels, des étudiants et des élèves (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 400 pages, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : Evolutions et mutations nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montargot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE London. ISTE Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement numérique et musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Hermès Lavoisier, 15 (1), pp.240, 2019, Les cahiers du Numérique, 9782746249024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et management : vers une mondialisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées de la pédagogique et des sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 4 (8), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel, métier de conservateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à paraître, à paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques des modes d'apprentissage : les savoirs de transformation organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de formation : Apprentissage numérique et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : management et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Hermès-Lavoisier, 256 p., 2008, Business, économie et société, David Ménascé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning: management et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art inclusif et la qualité de vie des personnes accueillies en EPHAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du sujet à tous les âges de la vie. Quel impact pour une inclusion éducative, sociale et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest (UCO), Jan 2026, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à l'épreuve du rapprochement des établissements de santé et des institutions muséales : l'humain au coeur de la valeur publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve du publicness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIMAP/ENAP -Symposium international Regards croisés sur la transformation des oganisations publiques, Jun 2026, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational revival in Ukraine (late 19th century). Sofia Rusova, humanist pedagogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching - History on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCHE 46 - Annual Conference, Jul 2025, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la recherche universitaire : une difficile conciliation des alternants en cursus académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de toulouse-Auzeville, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle et l'éthique de la médiation au musée : Exposition David Hockney 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ORBICOM- CIAREI Communication intelligence artificielle, rémédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen et Maison des sciences de l'Homme d'Alsace (Misha), Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place du chercheur dans l'analyse du comportement du visiteur au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRASCE Terrains et recherches dans les sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF maison de l'université, Nov 2024, Rouen normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Mediation : Heritage and Museum Ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence on Information Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lille, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs disciplinaires et enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque internernational : la responsabilité du chercheur en éducation. enjeux de société et recherches en éducatin et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires BONHEURS (CY Cergy Paris Université), Paragraphe (université Paris 8), l’École des hautes études en sciences sociales (EHESS) et les associations ARDéCo et Lab School, Jun 2023, Aubervilliers &amp; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de son expérience avec autrui une part de soi. Comment la reconstruction de son expérience avec autrui modifie-t-elle l'action de soi ? Symposium 01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se construire avec et dans le monde : part d'autrui, part de soi : Biennale Internationale de l'éducation, et de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales à l'épreuve de la durabilité dans les musées français : quelles valeurs sociales soutenues auprès du public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épeuvre de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème symposium international regards croisés sur les transformations des organisations publiques, May 2022, ICHEC Brussels Management School, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Rusova (1856-1940), une pédagogue humaniste à l'institut pédagogique de Kiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur du XIXe siècle à nos jours : France et international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE - Université de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du musée conservateur au musée virtuel : quelle approche éducative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les substituts numériques des expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias - CELSA Paris-Sorbonne (GRIPIC), Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quel changement le télétravail lors de la crise sanitaire est-il le révélateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Université de Champagne-Ardennes (Reims), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de santé, santé des personnes et des organisations : ce que nous apprend la pandémie covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychologgie des comportements organisationnels (RIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, CNIT Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination artistique et activité créative des patients au sein du musée d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagination dans l'oeuvre de Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud - Huitiène symposium dans l'oeuvre de Vygotski, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'art et expérience éducative et thérapeutique : le comportement organisationnel positif dans le rétablissement des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comportements organisationnels positifs : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque RIPCO en comportement organisationnel; Editions ESKA, Jun 2021, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement organisationnel dans le rétablissement des patients. Vers un nouveau paradigme en sciences de l'éducation et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque international sur le management, l'innovation et l'entrepreneuriat (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research in Innovation Gouvernance Universal Entrepreneurship Understanding Risk RIGUEUR, Dec 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs disciplinaires et pratiques professionnelles : enjeux scientifiques d'une formation en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUMEF, la réforme permanente de la formation continue : quels enjeux pour l'éducation des adultes et les métiers de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences du télétravail des sujets en activité et transformations de leurs situations en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édiction de la Biennale internationale de l'éducation et de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et expériences esthétiques des personnes vulnérables axe John Dewey, réseaux de sociabiilité, histoires de vie, organisations, institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque John Dewey, figure inspirante pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris-Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces culturels de formation au musée : de la pratique pédagogique à l'interrogation des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7ème colloque international du CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes éducatifs au défi de l'innovation d'entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Eduquer à l'esprit d'entreprendre, former à l'entrepreneuriat, Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIREL, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l’accompagnement des seniors salariés en reprise d'activité professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver économie, vulnérabilités et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art au musée et pratiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international la recherche biographique en situation et en dialogues : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la recherche biographique, Oct 2019, La plaine Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence au musée : quel avenir éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Actualité de la Recherche en Education et Formation, (AREF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'apprentissage d'un master recherche en SEAD auprès d'adultes en reconversion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Adultes en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain (RIFA/GIRSEF) et l'Université de Lille (CIREL), Nov 2019, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art au musée et pratiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La recherche biographique en situations et en dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche inter-universitaire EXPERICE, Oct 2019, Maison des Sciences de l'Homme Paris Nord La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition et modernité à Dubaï (EAU) : métropole urbaine et destination touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international ADIMAT L’avènement de la ville intelligente : Enjeux, défis, pratiques et impacts de la Smart City sur la gouvernance publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Luxembourg Belva Campus, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et transmission des savoirs professionnels : l’accompagnement des seniors salariés en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver économie, vulnérabilités et territoires,mars, université d’Artois, 19 mars.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Jan 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de travail des professionnels de musées : Quel sens du travail dans un contexte de réformes managériales ? :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international n° 11 -Travailler, s'orienter : quel (s) sens de vie ? Regards croisés sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, faculté de médecine, université paris Descartes, CRTD, Nov 2019, Paris, Université Paris V, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes professionnelles : une singularité des pratiques au sein des mutations du management public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Psychanalyse &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine du management, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Teaching Commission (IDTC),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des jeunes salariés en situation de handicap : quelle transmission respectueuse des savoirs et des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Propédia : Entreprise et sacré, Respect,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et formation scientifique dans les sciences de l'éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la semaine internationale du management : nouveaux défis de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'enseignement du management (FNEGE), May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fondements épistémologiques des usages du numérique en formation pour adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation : Regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de travail médiatisé et transmission des savoirs professionnels : l'accompagnement des jeunes salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions d'espaces de travail, chemins individuels et pistes collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à la pédagogie humaniste lors d'une visite au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage et formation de soi, se former à l'épreuve de l'ailleurs et de la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes éducatifs au défi de l'innovation d'entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mêlées et démêlées : 50 ans de recherches en sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à l'expérience du risque en haute montagne : les alpinistes expérimentés au défi de la transmission cognitive et sociale auprès des sportifs débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque innovation, analyse technique et managériale en présence du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes professionnelles et mutations du management public : vers une singularité des pratiques au musée et à l'hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé, précarité : les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Loos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transmission des savoirs auprès des jeunes adultes en situation de handicap : modèle d'intégration individuelle ou modèle de participation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intenational Handicap (s), inclusion et accessibilité : approches comparatives dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conservateurs du patrimoine face à la mutation culturelle des musées : les débats autour de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et enjeux territoriaux : Louvre-Lens entre culture, tourisme et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés d’émergence d’un cluster en territoire rural : réflexion autour du cluster Bois et Energie du Fumélois, situé en Lot-et-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Bodolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès “Territoire, Entrepreneuriat et Management” de l’ARIMHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs collectifs et conception collaborative au sein de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ISEOR, Academy of Management Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du management muséal : quelles interrogations sur la gouvernance culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management - Nouvelles frontières du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence organisationnelle : comment gérer les connaissances technologiques et managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche ""Intelligence et Compétence" Transformation et management Articuler Intelligence et Compétence I.P&amp;M, Ecole de Management Esdes, Faculté de philosophie, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et intelligence organisationnelle - La dimension sociale de la transmission des connaissances entre salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online training programs : What Legal protection can be expected for Knowledge transfer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque "Les indicateurs des impacts des recherches dans le domaine du management" Colloque International ISEOR, Academy of Management Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of the cultural heritage and curators of a museum : new professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication numérique demain ? Quels métiers, quelles compétences, quels managements, quelles organisations du travail et quelles formations ? 1ère rencontre : regards croisés de chercheurs et de praticiens Essec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie nationale du e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat de l'art et les perspectives du e-learning dans l'espace Euro méditerranéen, 1ère Rencontre euro méditerranéenne sur le e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche organisationnelle du stress des salariés en relation service client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations et ruptures "Etats Généraux du Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRH : quels risques pour l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des risques internes liés à la fonction des ressources humaines, Colloque international SMRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quels changements pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale du Management Stratégique, 18ème AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée virtuel et gouvernance culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de l'intention, l'imagination au service de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités organisationnelles au service de l'apprentissage technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des capacités organisationnelles, 77e Congrès de l'ACFAS, Uqàm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'étude et l'analyse du terrain nous disent de la stratégie e-learning des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-learning au service d'une stratégie de formation anti-crise. 4e édition Rencontres du e-learning et de la formation mixte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des systèmes d'information au service des entreprises, 14e colloque AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching and promoting access to education and training : the role of distance education in technology-enhanced environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Headquarters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles et ODC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Development and Change, Colloque International ISEOR et Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils technologiques : facteur de risques pour le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Oriane: Organiser les entreprises en présence du risque : innovation, analyse technique et managériale, évaluation et pérennisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bayonne, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la performance : un concept de gestionnaire essentiel à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESC de Brest, 1-2 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : quelle création de valeur pour les entreprises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS'2007 et 7ème conférence Internationale de Management des Réseaux d'Entreprises Management et Transformation face aux défis du e-business, Conduite du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'effet technologique aux réseaux sociaux de grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'AIM, Lausanne 18-19 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des outils technologiques à la création de valeur : quels déterminants organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage virtuel à l'épreuve des faits : vers une approche sociale de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d'étude et de recherche AIM-AGRH, groupe e-management \E-RH : quelles frontières pour l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apprentissage technologique à une démarche heuristique des changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Management Electronique (AFME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : un cadre interprétatif du changement organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude et de recherche AGRH-AIM « L'homme, l'organisation et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apprentissage des outils technologiques : quelle performance organisationnelle ? »TIC, actifs d'apprentissage et nouveaux modèles dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque IPAG/IAE, Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et collaboration : quelles pratiques organisationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Information et Management, (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique: facteur déterminant de la stratégie organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale de Management Stratégique, (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l'apprentissage technologique à une démarche d'innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche AIM, innovation et systèmes d'information, Univ. Paris 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages organisationnels des sciences et technologies de l'information et de la communication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissancesCersic, Erliff, Rennes, 7-9 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des usages des TIC dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Management Electronique, (AFME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance dans la stratégie formation des entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Internationale du RESER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique : Aspects culturels et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management International Transculturel (MINT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et communication pour une économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Recherche en Intelligence Informationnelle, (IR2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : quelle performance organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Association Information Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et stratégie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International, Association Internationale de Recherche sur le Travail et l'Organisation (AIRTO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage e-learning : variable stratégique du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d'études et de recherche AIM-AGRH, groupe e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes d'adoption du e-learning et leurs répercussions sur la cohérence des pratiques de formation dans les entreprises », Du e-business à la e-GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée d'études et de recherche AIM-AGRH, groupe e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La e-PME : Connaissance, Collaboration et Innovation pour une stratégie d'Entreprise Réseau et de Systèmes d'Information d'Affaires Inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale de Management des Réseaux d'Entreprise, CIMRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adoption du e-learning selon la Grounded Theory, facteur de cohérence des pratiques de formation dans les entreprises : Systèmes d'Information : perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Management and Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS, International Conference on Information Systems, Workshop on Process Management and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et expérience de soin thérapeutique au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Université du Temps Libre à Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ethno-artistique immersive à l'épreuve d'une pratique multisensorielle éducative : The Song Trapper de Jocob Kudsk Steensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographie des pratiques culturelles et artistiques numériques : reconfigurations méthodologiques d'un terrain transformé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lille (FR), France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, l'inclusion de nos musées. Inclure, participer, réparer, ralentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Palais des Beaux Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lille, France. Table ronde 3 : prévenir, soigner, réparer : l'art doit-il "faire du bien" et peut-il "soigner" ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique artistique et restitution des parcours de vie au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et médiations artistiques : écrire les parcours autrement ? MUCEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persepctives éducatives de l'activité entrepreneuriale : l'éditeur flamand Christophe Plantin (1520-1589) Précurseur de l'esprit d'entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association l'Esprit d'Archimède (ALEA) Cycle débats Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de l'expérience d'accompagnement et reconnaissance professionnelle des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Inclusion et formation des adultes : Enjeux et perspectives organisée par Anne-Françoise Dequiré, Apolline Bruyère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces culturels et du savoir, musées numériques et éducation. Quels enjeux ? Cultural & knowledge spaces in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l'expérience : Validation des acquis buissonniers La VAE et ses espaces. Quel accompagnement pour quelle (s) expérience (s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace museal et culturel : visiter, transmettre, accompagner, éduquer, soigner.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Cohen-Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle : patrimoine et éthique muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (14), pp.45-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des savoirs d'expérience des seniors en situation de vulnérabilité : quelle relation à autrui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (38), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebi Güell (1846-1918) et Antonin Gaudi (1852-1926) : rencontre entre un industiel mécéne à l'écoute d'un artiste architecte à Santa Coloma de Cervello (Espagne) 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescension Expositions et œuvres en question. Une recherche intervention-création dans un centre culturel toulousain Broussal D., Bedin V. & Marcel J.-F. (coord.). Paris : L’Harmattan(2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (72), pp.108 à 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de la livraison de repas à domicile : les coursiers des plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, charme (29), p. 44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence et musées : que nous révèle le musée sur notre façon d'apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le dire au musée, n° 67 (mars), p. 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire d'un parcours d'entrepreneur à l'époque de la Renaissance flamande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 32 (2), p. 13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et soin : expérience esthétique et relation à l'épreuve de soi en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Médialités biographiques, pratiques de soi et du monde, Mars (9), p. 221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes perdus du Musée d'Art et d'Histoire de l'Hôpital Saint-Anne à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Médicalisation de l'existence..et travail social, 6 (72), pp.XV-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generational transmission of knowledge among adults with disabilities .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (7), pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicaps et vulnérabiités des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Une résilience multifacettes, 1 (1), pp.34-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directeurs de musées français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (65), pp.10-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement éducatif et musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Environnement numérique et musées, Vol. 15 (n° 1-2/2019), p. 9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements historiques de la théorie enracinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, juin-juillet, 5 (9), p. 7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension ouvrage &amp;quot;Apprendre à entreprendre : politiques et pratiques éducatives (primaire, secondaire, supérieur) &amp;quot; Champy-Remoussenard, P., & Starck, S., (Direction) aux Ed. De Boeck Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2 (89), p. 149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution muséale face à la participation du public : défis d'un nouveau modèle d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stratégies numériques et développement des organisations, 8 (8), p. 149-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs professionnels : compétences transversales et formation des jeunes en alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle reconnaissance des compétences transversales ?, 1- 2019 (218), p. 45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public management and museums curators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (8), pp.116-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media, cultural mobility, game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public management mutations and professionals uncertainties : Comparatives Approches to Behavioral Singularities at the Public Museum an Hospital International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narrative, media, management, 19, pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IV (7), p. 65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au risque en haute montagne : les pratiques éducatives des alpinistes expérimentés auprès des sportifs débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et formation scientifique : enjeux transversaux d’un master recherche à distance pour adultes en reprise d’études,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de prospective du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, numéro spécial sur la formation, 4 (8), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation du patrimoine culturel et management des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Transmission of Knowledge in Enterprise : learning and Professional Activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.37-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mécénat culturel au musée participatif : quelles motivations du public à financer le musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.029.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projet à l'hôpital : dossier patient informatisé et qualité de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.147-165. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.109.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis du service public au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.31-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transmission des savoirs dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Organizations and Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.84-90. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14355/jitae.2014.0302.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle social de gestion des connaissances, le cas de l'approche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.049.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et apprentissage dans les grandes organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Training programs : What legal protection can be expected for knowledge transfer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et compétences et activités de formation dans un contexte de mobilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des dispositifs innovants en mode projet : quels risques pour une université d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Risque : éthique et Gouvernance, 13, pp.66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client : quel risque psychosocial pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client, quel risque pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Stress on French Customer Service Employees: Impact of Human Resource Management Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Advances in Organizational Behavior and Human Resources Management CNRS and Paris Dauphine DRM University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et choix managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 245-246, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies organisationnelles : un risque pour les entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et cohésion sociale : quels risques pour l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives de politique économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°12, pp 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode d'existence des outils de gestion, recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche heuristique de l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (3), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la formation des entreprises : quel alignement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (177), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'apprentissage e-learning : quelle cohérence organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (220), pp.190-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : le point de vue du gestionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning : quel changement organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie e-learning et management des entreprises colloque AGRH-AIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 113, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des outils technologiques : le point de vue du gestionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, volume 3 (n°1/2005), pp. 29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stratégie e-learning, quelle performance organisationnelle ? colloque AIM 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stratégie e-learning : quel mode d'apprentissage organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective critique du mode d'existence des outils de gestion, les instruments à l'épreuve de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adoption e-learning et pratiques de formation de grandes entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adoption e-learning et pratiques de formation de grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes d'adoption e-learning et leurs répercussions sur la cohérence des pratiques de formation dans les entreprises selon la Grounded Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chabanel-Kahlik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lagier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISTE, Innovation et technologies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanlat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouveresse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685546v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155716v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504063v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830413v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890573v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.109.0147" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662921v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14355/jitae.2014.0302.05" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.049.0079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156514v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156502v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155459v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155460v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155462v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156506v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005142v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456694v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542056v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanlat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouveresse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chabanel-Kahlik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518112v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lagier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISTE, Innovation et technologies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155721v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155695v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504022v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830413v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.109.0147" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662921v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14355/jitae.2014.0302.05" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.049.0079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662815v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156514v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156502v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155459v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155460v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005142v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156504v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155462v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>