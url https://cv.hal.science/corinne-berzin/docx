--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -1242,51 +1242,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the asymptotic behaviour of non-linear functionals for the empirical bridge via strong approximations</w:t>
+                <w:t xml:space="preserve">Increments and crossings for the Brownian bridge: weak convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berzin-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José R. León</w:t>
@@ -1295,114 +1295,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 327 (7), pp.671-676. </w:t>
+              <w:t xml:space="preserve">, 1998, 327 (6), pp.587-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(99)80099-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)89169-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319465v1</w:t>
+                <w:t xml:space="preserve">hal-00319472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increments and crossings for the Brownian bridge: weak convergence</w:t>
+                <w:t xml:space="preserve">Study of the asymptotic behaviour of non-linear functionals for the empirical bridge via strong approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berzin-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José R. León</w:t>
@@ -1411,90 +1411,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 327 (6), pp.587-592. </w:t>
+              <w:t xml:space="preserve">, 1998, 327 (7), pp.671-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)89169-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(99)80099-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319472v1</w:t>
+                <w:t xml:space="preserve">hal-00319465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak convergence of the integrated number of level crossings to the local time for Wiener processes</w:t>
               </w:r>
@@ -3261,51 +3261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676491v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJP721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Latour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Le&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJS1023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairene Colina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.06.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X6C8CBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-005-0059-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0F145BC393CDE855F573DD37090DCD0F60ADC0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v10-172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Le&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880290015440" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berzin-Joseph" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iribarren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.917808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(00)00068-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXPQKQ8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00271-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EBFC88117C952090733C77C8BD580468CE1B32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80099-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/311592629BF161C3A706F528C46EBAF9D7BC9E1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)89169-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3305098550A6FFF6AB40FCC25393CAF98748F9C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0040585X97976490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wschebor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ivic.gob.ve/es/academico-5/ediciones-ivic-53" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07875-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676491v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJP721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Latour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Le&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJS1023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairene Colina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.06.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X6C8CBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-005-0059-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0F145BC393CDE855F573DD37090DCD0F60ADC0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v10-172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Le&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880290015440" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berzin-Joseph" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iribarren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.917808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(00)00068-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXPQKQ8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00271-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EBFC88117C952090733C77C8BD580468CE1B32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)89169-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3305098550A6FFF6AB40FCC25393CAF98748F9C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80099-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/311592629BF161C3A706F528C46EBAF9D7BC9E1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0040585X97976490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wschebor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ivic.gob.ve/es/academico-5/ediciones-ivic-53" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07875-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>