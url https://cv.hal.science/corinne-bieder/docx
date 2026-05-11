--- v0 (2026-03-22)
+++ v1 (2026-05-11)
@@ -165,328 +165,436 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety science: A situated science</w:t>
+                <w:t xml:space="preserve">L’aéronautique Toulousaine : un patrimoine à co‑construire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, http://interfas.univ-tlse2.fr/nacelles/2307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040731v1</w:t>
+                <w:t xml:space="preserve">hal-05598409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and environmental dimensions influencing the middle managers’ contribution to safety: the emergence of a ‘safety-related universe’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Safety science: A situated science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiziana Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 132, pp.104946. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 135, pp.105063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2020.105063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934144v1</w:t>
+                <w:t xml:space="preserve">hal-03040731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is it like for a middle manager to take safety into account? Practices and challenges</w:t>
+                <w:t xml:space="preserve">Individual and environmental dimensions influencing the middle managers’ contribution to safety: the emergence of a ‘safety-related universe’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinne Bieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tiziana Callari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barry Kirwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.104946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is it like for a middle manager to take safety into account? Practices and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Callari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Kirwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.19 - 29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssci.2018.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -496,797 +604,797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Management Systems and their Origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC PRESS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Future Challenges for Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Villena-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2022, SpringerBriefs in Applied Sciences and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-07805-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coupling of Safety and Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Pettersen Gould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2020, SpringerBriefs in Applied Sciences and Technology / SpringerBriefs in Safety Management, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-47229-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Communication for the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2018, Springer Briefs in Applied Sciences and Technology 978-3-319-74098-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-74098-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Cultures, Safety Models: Taking Stock and Moving Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPRINGER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, SpringerBriefs in Safety Management, 978-3-319-95129-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95129-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Safety Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2018, SpringerBriefs in Applied Sciences and Technology, 978-3-319-65527-7 / ISSN: 2520-8004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65527-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Illusion of Risk Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Motet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2017, 978-3-319-32938-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping Safety into Rules: How Desirable or Avoidable is Proceduralization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashgate - CRC Press, 2013, 9781315549774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs humains dans la gestion des risques : évolution de la pensée et des outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 2006, 9782746212206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1296,523 +1404,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulating Safety and Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change and Safety in High-Risk Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.89-98, 2024, SpringerBriefs in Applied Sciences and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56995-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Interrelations Between Safety and Security: Research and Management Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Pettersen Gould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Coupling of Safety and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2020, SpringerBriefs in Applied Sciences and Technology / SpringerBriefs in Safety Management, 978-3-030-47228-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-47229-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and Security: The Challenges of Bringing Them Together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Pettersen Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Coupling of Safety and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2020, SpringerBriefs in Applied Sciences and Technology / SpringerBriefs in Safety Management, 978-3-030-47228-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-47229-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal Risk Communication—Towards Smart Risk Governance and Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Communication for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp 155-175, 2018, Springer Briefs in Applied Sciences and Technology, 978-3-319-74098-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-74098-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Culture in a Complex Mix of Safety Models: Are We Missing the Point?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Cultures, Safety Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp 121-126, 2018, SpringerBriefs in Applied Sciences and Technology, 978-3-319-95128-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-95129-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can safety training contribute to enhancing safety?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Safety Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp 111-115, 2018, SpringerBriefs in Applied Sciences and Technology, 978-3-319-65527-7 / ISSN: 2520-8004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65527-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1822,270 +1930,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport aérien et sociétés : influences croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Devoyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Nationale de l'Aviation Civile. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’aéronautique toulousaine : des représentations sociales à sa patrimonialisation ou comment co-construire l’aviation de demain entre les experts du secteur et les habitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paez Sindy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LERASS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2153,51 +2261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="201CFFA3"/>
+    <w:nsid w:val="22AD854F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2384,51 +2492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-bieder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098491075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03040731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.105063" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02934144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Callari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104946" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01935746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Kirwan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03971943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Villena-L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07805-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02919871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pettersen Gould" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47229-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74098-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01620246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01620247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04699322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56995-1_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02919888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47229-0_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02919882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47229-0_1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02116161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74098-0_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02116122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95129-4_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02116172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paez Sindy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-bieder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098491075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03040731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.105063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02934144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Callari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01935746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Kirwan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03971943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Villena-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07805-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02919871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pettersen Gould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47229-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74098-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01620246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01620247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04699322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56995-1_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02919888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47229-0_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02919882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47229-0_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02116161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74098-0_11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02116122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95129-4_11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02116172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paez Sindy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>