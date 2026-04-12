--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,1933 +100,1933 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping action of T3 and T4 during Xenopus laevis development</w:t>
+                <w:t xml:space="preserve">Fasting upregulates the monocarboxylate transporter MCT1 at the rat blood-brain barrier through PPAR δ activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Tribondeau</w:t>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Du Pasquier</w:t>
+                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médine Benchouaia</w:t>
+                <w:t xml:space="preserve">Lucas Lecorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Murielle Lochus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Buisine</w:t>
+                <w:t xml:space="preserve">Sophie Nicolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1360188. </w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2024.1360188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12987-024-00526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740445v1</w:t>
+                <w:t xml:space="preserve">hal-04589838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular dysfunction is at the onset of oxaliplatin-induced peripheral neuropathy symptoms in mice</w:t>
+                <w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Taïb</w:t>
+                <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Durand</w:t>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Dehais</w:t>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202402791⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816551v1</w:t>
+                <w:t xml:space="preserve">hal-04574212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deleterious effect of sustained neuroinflammation in pediatric traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Neumann</w:t>
+                <w:t xml:space="preserve">Alice Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bergametti</w:t>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sartori</w:t>
+                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Herbreteau</w:t>
+                <w:t xml:space="preserve">Cindy Bokobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Romain Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.7034⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563144v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overlapping action of T3 and T4 during Xenopus laevis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Benassy</w:t>
+                <w:t xml:space="preserve">Alicia Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonte</w:t>
+                <w:t xml:space="preserve">David Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floric Slimani</w:t>
+                <w:t xml:space="preserve">Médine Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1360188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2024.1360188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787269v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics reveal a novel tardigrade specific DNA binding protein induced in response to ionizing radiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vascular dysfunction is at the onset of oxaliplatin-induced peripheral neuropathy symptoms in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Delagoutte</w:t>
+                <w:t xml:space="preserve">Sonia Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Helleu</w:t>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brion</w:t>
+                <w:t xml:space="preserve">Vianney Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (RP92621), </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.e202402791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.92621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202402791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04286192v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of sustained neuroinflammation in pediatric traumatic brain injury</w:t>
+                <w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jacquens</w:t>
+                <w:t xml:space="preserve">Chaker Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+                <w:t xml:space="preserve">Lisa Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
+                <w:t xml:space="preserve">Françoise Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bokobza</w:t>
+                <w:t xml:space="preserve">Eric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Romain Delmotte</w:t>
+                <w:t xml:space="preserve">Marc Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.99-116. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.e247034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.7034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426815v1</w:t>
+                <w:t xml:space="preserve">hal-04563144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting upregulates the monocarboxylate transporter MCT1 at the rat blood-brain barrier through PPAR δ activation</w:t>
+                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Benassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lecorgne</w:t>
+                <w:t xml:space="preserve">Thomas Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Lochus</w:t>
+                <w:t xml:space="preserve">Floric Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicolic</w:t>
+                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (21), pp.4191-4208.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12987-024-00526-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589838v1</w:t>
+                <w:t xml:space="preserve">hal-04787269v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics reveal a novel tardigrade specific DNA binding protein induced in response to ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Normand</w:t>
+                <w:t xml:space="preserve">M. Anoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
+                <w:t xml:space="preserve">Emmanuelle Delagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fortier</w:t>
+                <w:t xml:space="preserve">Quentin Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+                <w:t xml:space="preserve">A. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (RP92621), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574212v1</w:t>
+                <w:t xml:space="preserve">mnhn-04286192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in cocaine-induced conditioned place preference in male rats: Behavioral and transcriptomic evidence</w:t>
+                <w:t xml:space="preserve">Early macrophage response to obesity encompasses Interferon Regulatory Factor 5 regulated mitochondrial architecture remodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Alessandra Atehortua Martinez</w:t>
+                <w:t xml:space="preserve">L. Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+                <w:t xml:space="preserve">T. Ejlalmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Mekdad</w:t>
+                <w:t xml:space="preserve">A. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Larrieu</w:t>
+                <w:t xml:space="preserve">R. Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindie Courtin</w:t>
+                <w:t xml:space="preserve">M. Diedisheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (10), pp.1161-1175. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02698811221123047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32813-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784427v1</w:t>
+                <w:t xml:space="preserve">hal-03770463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique cerebellar pattern of microglia activation in a mouse model of encephalopathy of prematurity</w:t>
+                <w:t xml:space="preserve">Individual differences in cocaine-induced conditioned place preference in male rats: Behavioral and transcriptomic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Klein</w:t>
+                <w:t xml:space="preserve">Luisa Alessandra Atehortua Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+                <w:t xml:space="preserve">Emmanuel Curis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobbi Fleiss</w:t>
+                <w:t xml:space="preserve">Nawel Mekdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Scheuer</w:t>
+                <w:t xml:space="preserve">Claire Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Bührer</w:t>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (9), pp.1699-1719. </w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), pp.1161-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.24190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02698811221123047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326421v1</w:t>
+                <w:t xml:space="preserve">hal-03784427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p53/p21 pathway activation contributes to the ependymal fate decision downstream of GemC1</w:t>
+                <w:t xml:space="preserve">A unique cerebellar pattern of microglia activation in a mouse model of encephalopathy of prematurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
+                <w:t xml:space="preserve">Luisa Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Fortoul</w:t>
+                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayush Srivastava</w:t>
+                <w:t xml:space="preserve">Bobbi Fleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu X Moreau</w:t>
+                <w:t xml:space="preserve">Till Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bouloudi</w:t>
+                <w:t xml:space="preserve">Christoph Bührer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (11), pp.111810. </w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (9), pp.1699-1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/glia.24190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393020v1</w:t>
+                <w:t xml:space="preserve">hal-04326421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early macrophage response to obesity encompasses Interferon Regulatory Factor 5 regulated mitochondrial architecture remodelling</w:t>
+                <w:t xml:space="preserve">p53/p21 pathway activation contributes to the ependymal fate decision downstream of GemC1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Orliaguet</w:t>
+                <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ejlalmanesh</w:t>
+                <w:t xml:space="preserve">Aurélien Fortoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Humbert</w:t>
+                <w:t xml:space="preserve">Ayush Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ballaire</w:t>
+                <w:t xml:space="preserve">Matthieu X Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diedisheim</w:t>
+                <w:t xml:space="preserve">Benoît Bouloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.5089. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (11), pp.111810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32813-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770463v1</w:t>
+                <w:t xml:space="preserve">hal-05393020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
+                <w:t xml:space="preserve">Type 2 diabetes is associated with impaired jejunal enteroendocrine GLP-1 cell lineage in human obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+                <w:t xml:space="preserve">Céline Osinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Léa Le Gleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mcclure</w:t>
+                <w:t xml:space="preserve">Juan de Toro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meslin</w:t>
+                <w:t xml:space="preserve">Laurent Genser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00694-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381525v1</w:t>
+                <w:t xml:space="preserve">hal-02989720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 diabetes is associated with impaired jejunal enteroendocrine GLP-1 cell lineage in human obesity</w:t>
+                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Osinski</w:t>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Le Gleau</w:t>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Poitou</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan de Toro-Martin</w:t>
+                <w:t xml:space="preserve">Melanie Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Genser</w:t>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-00694-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989720v1</w:t>
+                <w:t xml:space="preserve">hal-03381525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome and Methylome Analysis Reveal Complex Cross-Talks between Thyroid Hormone and Glucocorticoid Signaling at Xenopus Metamorphosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.2375. </w:t>
@@ -2244,1549 +2244,1549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational study of the whole transcriptome in rats and genetic polymorphisms in humans identifies LRP1B and VPS13A as key genes involved in tolerance to cocaine-induced motor disturbances.</w:t>
+                <w:t xml:space="preserve">Glucose-lactose mixture feeds in industry-like conditions: a gene regulatory network analysis on the hyperproducing Trichoderma reesei strain Rut-C30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vorspan</w:t>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Icick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cindie Courtin</w:t>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Bloch</w:t>
+                <w:t xml:space="preserve">Cyril Firmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-01050-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07281-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024249v1</w:t>
+                <w:t xml:space="preserve">hal-02805426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic nanopore long-read sequencing analysis of HIV-1 splicing events during the early steps of infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translational study of the whole transcriptome in rats and genetic polymorphisms in humans identifies LRP1B and VPS13A as key genes involved in tolerance to cocaine-induced motor disturbances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goudey</w:t>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Segeral</w:t>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mekdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammara Mohammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-020-00533-1⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-01050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953802v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Translation in Perisynaptic Astrocytic Processes Is Specific and Changes after Fear Conditioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic nanopore long-read sequencing analysis of HIV-1 splicing events during the early steps of infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Quang Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Mazaré</w:t>
+                <w:t xml:space="preserve">Sophie Goudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Oudart</w:t>
+                <w:t xml:space="preserve">Emmanuel Segeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moulard</w:t>
+                <w:t xml:space="preserve">Ammara Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giselle Cheung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Tortuyaux</w:t>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108076⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-020-00533-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013688v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-lactose mixture feeds in industry-like conditions: a gene regulatory network analysis on the hyperproducing Trichoderma reesei strain Rut-C30</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Translation in Perisynaptic Astrocytic Processes Is Specific and Changes after Fear Conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Mazaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+                <w:t xml:space="preserve">Marc Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Julien Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Firmo</w:t>
+                <w:t xml:space="preserve">Giselle Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Perrin</w:t>
+                <w:t xml:space="preserve">Romain Tortuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.885. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07281-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805426v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the genes forming the wing pattern supergene in the polymorphic butterfly Heliconius numata</w:t>
+                <w:t xml:space="preserve">Opposite T 3 Response of ACTG1-FOS Subnetwork Differentiate Tailfin Fate in Xenopus Tadpole and Post-hatching Axolotl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne V Saenko</w:t>
+                <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Cédric Fund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+                <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoDevo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13227-019-0129-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272908v1</w:t>
+                <w:t xml:space="preserve">hal-02404269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone effects on the methylome during post-embryonic development</w:t>
+                <w:t xml:space="preserve">Unravelling the genes forming the wing pattern supergene in the polymorphic butterfly Heliconius numata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Suzanne V Saenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/js.2019-SAT-551⟩</w:t>
+              <w:t xml:space="preserve">EvoDevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13227-019-0129-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928599v1</w:t>
+                <w:t xml:space="preserve">hal-02272908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis S2Lb links AtCOMPASS-like and SDG2 activity in H3K4me3 independently from histone H2B monoubiquitination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fiorucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bourbousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rougée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Deton-Cabanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (100), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+              <w:t xml:space="preserve">, 2019, 20, pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-019-1705-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterisation of a cellular conveyor belt in Clytia medusae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thyroid hormone effects on the methylome during post-embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Jager</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2019.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ENDO 2019 Abstracts - 101st Annual Meeting of the Endocrine Society – March 23 – 26th, 2019 – New Orleans, Louisiana 3 (Supplement_1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/js.2019-SAT-551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381895v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Uptake and Storage During the Formation of the Cerebral Cortex in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterisation of a cellular conveyor belt in Clytia medusae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Hasna</w:t>
+                <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bohic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Lucas Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-019-1581-7⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 456 (2), pp.212-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090330v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cell Autonomous OTX2 Homeoprotein Regulates Visual Cortex Plasticity Through Gadd45b/g</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc Uptake and Storage During the Formation of the Cerebral Cortex in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Hasna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Apulei</w:t>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namsuk Kim</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhy108⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (10), pp.6928-6940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-019-1581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379324v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite T 3 Response of ACTG1-FOS Subnetwork Differentiate Tailfin Fate in Xenopus Tadpole and Post-hatching Axolotl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-cell Autonomous OTX2 Homeoprotein Regulates Visual Cortex Plasticity Through Gadd45b/g</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Apulei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namsuk Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Jérôme Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fund</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sachs</w:t>
+                <w:t xml:space="preserve">David Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.194. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhy108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404269v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Moraca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3837,103 +3837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexin 43 Controls the Astrocyte Immunoregulatory Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Oliveira Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Parmley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18, pp.208. </w:t>
@@ -4099,399 +4099,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network of Paralogous Stress Response Transcription Factors in the Human Pathogen Candida glabrata</w:t>
+                <w:t xml:space="preserve">ChIPseq in Yeast Species: From Chromatin Immunoprecipitation to High-Throughput Sequencing and Bioinformatics Data Analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jawad Merhej</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00645⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3079-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323791v1</w:t>
+                <w:t xml:space="preserve">hal-01400736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChIPseq in Yeast Species: From Chromatin Immunoprecipitation to High-Throughput Sequencing and Bioinformatics Data Analyses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Network of Paralogous Stress Response Transcription Factors in the Human Pathogen Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed El Amine Ali Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.185-202. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3079-1_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400736v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Plasma Membrane Permeability by ABC Transporters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sarcoglycan complex is expressed in the cerebrovascular system and is specifically regulated by astroglial Cx30 channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Khakhina</w:t>
+                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya S. Johnson</w:t>
+                <w:t xml:space="preserve">Salvatore Cisternino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Manoharlal</w:t>
+                <w:t xml:space="preserve">Virginie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah B. Russo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (5), pp.442-453. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.00021-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528527v1</w:t>
+                <w:t xml:space="preserve">hal-01215450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined transcriptome studies identify AFF3 as a mediator of the oncogenic effects of β-catenin in adrenocortical carcinoma</w:t>
               </w:r>
@@ -4605,230 +4605,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01182372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sarcoglycan complex is expressed in the cerebrovascular system and is specifically regulated by astroglial Cx30 channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of Plasma Membrane Permeability by ABC Transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
+                <w:t xml:space="preserve">Svetlana Khakhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Cisternino</w:t>
+                <w:t xml:space="preserve">Soraya S. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mignon</w:t>
+                <w:t xml:space="preserve">Raman Manoharlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
+                <w:t xml:space="preserve">Sarah B. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9, pp.9. </w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (5), pp.442-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/EC.00021-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215450v1</w:t>
+                <w:t xml:space="preserve">hal-01528527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune quiescence of the brain is set by astroglial connexin 43.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Cisternino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saubaméa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4905,77 +4905,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Poggi-Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pirayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Portnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.173. </w:t>
@@ -5199,51 +5199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Daubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), pp.1082-1094. </w:t>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Manoharlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,51 +5454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gilardi-Hebenstreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul P. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5683,51 +5683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dok4 is involved in Schwann cell myelination and axonal interaction in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,51 +5967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Saccharomyces cerevisae, ATP2 mRNA sorting to the vicinity of mitochondria is essential for respiratory function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Margeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,359 +6239,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651833v1</w:t>
+                <w:t xml:space="preserve">hal-04723984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
+              <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723984v1</w:t>
+                <w:t xml:space="preserve">hal-04651833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation landscape changes during thyroid hormone and glucocorticoid crosstalks at Xenopus metamorphosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAREN (International Symposium on Amphibian and Reptile Endocrinology): Epigenetic Analysis in Amphibian and Reptile Endocrinology and Neurobiology, 5th Biennial North American Society for Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Gainesville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6616,90 +6616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosterone affects thyroid hormones induced modifications of the methylome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41th Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6737,90 +6737,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress sensitivity of limb development in Xenopus Tropicalis Tadpoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAL Final Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6877,103 +6877,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t>
@@ -7015,90 +7015,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucocorticoids affect gene regulation by thyroid hormones during limb development in Xenopus tropicalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENDO Annual Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7149,267 +7149,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted conserved functions of Notch during post-embryonic neurogenesis in the annelid Platynereis</w:t>
+                <w:t xml:space="preserve">A novel RNP compartment boosts translation in growing mouse oocytes to avoid cytoplasm dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bideau</w:t>
+                <w:t xml:space="preserve">N. Zollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeiza Baduel</w:t>
+                <w:t xml:space="preserve">G. Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Krasovec</w:t>
+                <w:t xml:space="preserve">A. Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dalle</w:t>
+                <w:t xml:space="preserve">G. Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombeline Lamer</w:t>
+                <w:t xml:space="preserve">C. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379968v1</w:t>
+                <w:t xml:space="preserve">hal-05390443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel RNP compartment boosts translation in growing mouse oocytes to avoid cytoplasm dilution</w:t>
+                <w:t xml:space="preserve">Multifaceted conserved functions of Notch during post-embryonic neurogenesis in the annelid Platynereis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zollo</w:t>
+                <w:t xml:space="preserve">Loïc Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zaffagnini</w:t>
+                <w:t xml:space="preserve">Loeiza Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Canette</w:t>
+                <w:t xml:space="preserve">Gabriel Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Letort</w:t>
+                <w:t xml:space="preserve">Caroline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. da Silva</w:t>
+                <w:t xml:space="preserve">Ombeline Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390443v1</w:t>
+                <w:t xml:space="preserve">hal-05379968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7564,51 +7564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Du Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2024.1360188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecorgne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lochus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicolic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00526-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mekdad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Courtin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221123047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Osinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00694-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benacom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168951" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01050-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Apulei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namsuk Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Testa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morizet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00194" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mignon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Mailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2575-14.2015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guglielmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13318" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Shah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00574-11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01991278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gilardi-Hebenstreit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22273" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800526v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corral-Debrinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belgareh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. corinne-blugeon Blugeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01295.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bideau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krasovec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Lamer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecorgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lochus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicolic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00526-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Du Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2024.1360188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mekdad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Courtin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221123047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Osinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00694-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benacom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168951" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01050-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Apulei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namsuk Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Testa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Mailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2575-14.2015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guglielmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13318" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Shah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00574-11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01991278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gilardi-Hebenstreit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22273" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800526v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corral-Debrinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belgareh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. corinne-blugeon Blugeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01295.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bideau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krasovec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Lamer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>