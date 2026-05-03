--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 diabetes is associated with impaired jejunal enteroendocrine GLP-1 cell lineage in human obesity</w:t>
+                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Osinski</w:t>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Le Gleau</w:t>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Poitou</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan de Toro-Martin</w:t>
+                <w:t xml:space="preserve">Melanie Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Genser</w:t>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-00694-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989720v1</w:t>
+                <w:t xml:space="preserve">hal-03381525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
+                <w:t xml:space="preserve">Type 2 diabetes is associated with impaired jejunal enteroendocrine GLP-1 cell lineage in human obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+                <w:t xml:space="preserve">Céline Osinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Léa Le Gleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mcclure</w:t>
+                <w:t xml:space="preserve">Juan de Toro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meslin</w:t>
+                <w:t xml:space="preserve">Laurent Genser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00694-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381525v1</w:t>
+                <w:t xml:space="preserve">hal-02989720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome and Methylome Analysis Reveal Complex Cross-Talks between Thyroid Hormone and Glucocorticoid Signaling at Xenopus Metamorphosis</w:t>
               </w:r>
@@ -2729,51 +2729,51 @@
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tortuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32, </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.108076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne V Saenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,51 +3780,51 @@
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.12272. </w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.12272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4337,161 +4337,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sarcoglycan complex is expressed in the cerebrovascular system and is specifically regulated by astroglial Cx30 channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of Plasma Membrane Permeability by ABC Transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
+                <w:t xml:space="preserve">Svetlana Khakhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Cisternino</w:t>
+                <w:t xml:space="preserve">Soraya S. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mignon</w:t>
+                <w:t xml:space="preserve">Raman Manoharlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
+                <w:t xml:space="preserve">Sarah B. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9, pp.9. </w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (5), pp.442-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/EC.00021-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215450v1</w:t>
+                <w:t xml:space="preserve">hal-01528527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined transcriptome studies identify AFF3 as a mediator of the oncogenic effects of β-catenin in adrenocortical carcinoma</w:t>
               </w:r>
@@ -4605,230 +4605,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01182372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Plasma Membrane Permeability by ABC Transporters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sarcoglycan complex is expressed in the cerebrovascular system and is specifically regulated by astroglial Cx30 channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Khakhina</w:t>
+                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya S. Johnson</w:t>
+                <w:t xml:space="preserve">Salvatore Cisternino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Manoharlal</w:t>
+                <w:t xml:space="preserve">Virginie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah B. Russo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (5), pp.442-453. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.00021-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528527v1</w:t>
+                <w:t xml:space="preserve">hal-01215450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune quiescence of the brain is set by astroglial connexin 43.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Cisternino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saubaméa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Manoharlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,307 +5543,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ploidy influences cellular responses to gross chromosomal rearrangements in saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dok4 is involved in Schwann cell myelination and axonal interaction in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul P. Jung</w:t>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fritsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Potier</w:t>
+                <w:t xml:space="preserve">Patrick Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (3), pp.351-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.21106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-331⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00617205v1</w:t>
+                <w:t xml:space="preserve">hal-02879339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dok4 is involved in Schwann cell myelination and axonal interaction in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ploidy influences cellular responses to gross chromosomal rearrangements in saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul P. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Charnay</w:t>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.21106⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879339v1</w:t>
+                <w:t xml:space="preserve">inserm-00617205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-productive docking of mRNPs to the nuclear pore in THO/sub2 mutants</w:t>
               </w:r>
@@ -7564,51 +7564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecorgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lochus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicolic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00526-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Du Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2024.1360188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mekdad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Courtin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221123047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Osinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00694-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benacom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168951" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01050-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Apulei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namsuk Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Testa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Mailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2575-14.2015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guglielmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13318" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Shah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00574-11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01991278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gilardi-Hebenstreit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22273" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800526v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corral-Debrinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belgareh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. corinne-blugeon Blugeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01295.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bideau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krasovec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Lamer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecorgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lochus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicolic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00526-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Du Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2024.1360188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mekdad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Courtin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221123047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Osinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00694-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benacom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168951" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01050-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Apulei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namsuk Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Testa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mignon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Mailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2575-14.2015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guglielmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13318" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Shah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00574-11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01991278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gilardi-Hebenstreit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22273" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800526v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corral-Debrinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belgareh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. corinne-blugeon Blugeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01295.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bideau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krasovec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Lamer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>