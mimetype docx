--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,4220 +66,4246 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting upregulates the monocarboxylate transporter MCT1 at the rat blood-brain barrier through PPAR δ activation</w:t>
+                <w:t xml:space="preserve">Crosstalk between corticosterone and triiodothyronine signaling in Xenopus tropicalis hindlimb buds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+                <w:t xml:space="preserve">Alexis Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
+                <w:t xml:space="preserve">Muriel Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lecorgne</w:t>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Lochus</w:t>
+                <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicolic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent M Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 533, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12987-024-00526-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2026.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589838v1</w:t>
+                <w:t xml:space="preserve">hal-05621331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t>
+                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Normand</w:t>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Benassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fortier</w:t>
+                <w:t xml:space="preserve">Thomas Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+                <w:t xml:space="preserve">Floric Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (21), pp.4191-4208.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574212v1</w:t>
+                <w:t xml:space="preserve">hal-04787269v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of sustained neuroinflammation in pediatric traumatic brain injury</w:t>
+                <w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jacquens</w:t>
+                <w:t xml:space="preserve">Chaker Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+                <w:t xml:space="preserve">Lisa Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
+                <w:t xml:space="preserve">Françoise Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bokobza</w:t>
+                <w:t xml:space="preserve">Eric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Romain Delmotte</w:t>
+                <w:t xml:space="preserve">Marc Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.99-116. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.e247034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.7034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426815v1</w:t>
+                <w:t xml:space="preserve">hal-04563144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping action of T3 and T4 during Xenopus laevis development</w:t>
+                <w:t xml:space="preserve">Vascular dysfunction is at the onset of oxaliplatin-induced peripheral neuropathy symptoms in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Tribondeau</w:t>
+                <w:t xml:space="preserve">Sonia Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Du Pasquier</w:t>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médine Benchouaia</w:t>
+                <w:t xml:space="preserve">Vianney Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Buisine</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2024.1360188⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.e202402791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202402791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740445v1</w:t>
+                <w:t xml:space="preserve">hal-04816551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular dysfunction is at the onset of oxaliplatin-induced peripheral neuropathy symptoms in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overlapping action of T3 and T4 during Xenopus laevis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Tribondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Taïb</w:t>
+                <w:t xml:space="preserve">David Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Durand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+                <w:t xml:space="preserve">Médine Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202402791⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1360188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2024.1360188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816551v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative transcriptomics reveal a novel tardigrade specific DNA binding protein induced in response to ionizing radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaker Aloui</w:t>
+                <w:t xml:space="preserve">Quentin Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Neumann</w:t>
+                <w:t xml:space="preserve">A. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bergametti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Herbreteau</w:t>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.7034⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (RP92621), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563144v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04286192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adham Safieddine</w:t>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Benassy</w:t>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787269v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics reveal a novel tardigrade specific DNA binding protein induced in response to ionizing radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fasting upregulates the monocarboxylate transporter MCT1 at the rat blood-brain barrier through PPAR δ activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Anoud</w:t>
+                <w:t xml:space="preserve">Lucas Lecorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Delagoutte</w:t>
+                <w:t xml:space="preserve">Murielle Lochus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Helleu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+                <w:t xml:space="preserve">Sophie Nicolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.92621⟩</w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12987-024-00526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04286192v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early macrophage response to obesity encompasses Interferon Regulatory Factor 5 regulated mitochondrial architecture remodelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deleterious effect of sustained neuroinflammation in pediatric traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Orliaguet</w:t>
+                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ejlalmanesh</w:t>
+                <w:t xml:space="preserve">Cindy Bokobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Humbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Diedisheim</w:t>
+                <w:t xml:space="preserve">Pierre-Romain Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32813-z⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770463v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in cocaine-induced conditioned place preference in male rats: Behavioral and transcriptomic evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unique cerebellar pattern of microglia activation in a mouse model of encephalopathy of prematurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Alessandra Atehortua Martinez</w:t>
+                <w:t xml:space="preserve">Bobbi Fleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+                <w:t xml:space="preserve">Till Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Mekdad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cindie Courtin</w:t>
+                <w:t xml:space="preserve">Christoph Bührer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02698811221123047⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (9), pp.1699-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784427v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique cerebellar pattern of microglia activation in a mouse model of encephalopathy of prematurity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual differences in cocaine-induced conditioned place preference in male rats: Behavioral and transcriptomic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Alessandra Atehortua Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Klein</w:t>
+                <w:t xml:space="preserve">Nawel Mekdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+                <w:t xml:space="preserve">Claire Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobbi Fleiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christoph Bührer</w:t>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.24190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), pp.1161-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02698811221123047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326421v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p53/p21 pathway activation contributes to the ependymal fate decision downstream of GemC1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fortoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
+                <w:t xml:space="preserve">Ayush Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Fortoul</w:t>
+                <w:t xml:space="preserve">Matthieu X Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bouloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (11), pp.111810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early macrophage response to obesity encompasses Interferon Regulatory Factor 5 regulated mitochondrial architecture remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ejlalmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+                <w:t xml:space="preserve">A. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">R. Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Meslin</w:t>
+                <w:t xml:space="preserve">M. Diedisheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32813-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381525v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 diabetes is associated with impaired jejunal enteroendocrine GLP-1 cell lineage in human obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Osinski</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Le Gleau</w:t>
+                <w:t xml:space="preserve">Melanie Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Poitou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Genser</w:t>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-00694-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989720v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and Methylome Analysis Reveal Complex Cross-Talks between Thyroid Hormone and Glucocorticoid Signaling at Xenopus Metamorphosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Buisine</w:t>
+                <w:t xml:space="preserve">Type 2 diabetes is associated with impaired jejunal enteroendocrine GLP-1 cell lineage in human obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Osinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Gleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Grimaldi</w:t>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jonchere</w:t>
+                <w:t xml:space="preserve">Juan de Toro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Rigolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Laurent Genser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.2375. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10092375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00694-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364443v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTX2 Homeoprotein Functions in Adult Choroid Plexus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome and Methylome Analysis Reveal Complex Cross-Talks between Thyroid Hormone and Glucocorticoid Signaling at Xenopus Metamorphosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabelle Planques</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+                <w:t xml:space="preserve">Vincent Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22168951⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.2375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10092375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428847v1</w:t>
+                <w:t xml:space="preserve">hal-03364443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-lactose mixture feeds in industry-like conditions: a gene regulatory network analysis on the hyperproducing Trichoderma reesei strain Rut-C30</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OTX2 Homeoprotein Functions in Adult Choroid Plexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Planques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Oliveira Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benacom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perrin</w:t>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07281-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805426v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational study of the whole transcriptome in rats and genetic polymorphisms in humans identifies LRP1B and VPS13A as key genes involved in tolerance to cocaine-induced motor disturbances.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic nanopore long-read sequencing analysis of HIV-1 splicing events during the early steps of infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Quang Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Segeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vorspan</w:t>
+                <w:t xml:space="preserve">Ammara Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Icick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Bloch</w:t>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-01050-7⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-020-00533-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024249v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic nanopore long-read sequencing analysis of HIV-1 splicing events during the early steps of infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Translation in Perisynaptic Astrocytic Processes Is Specific and Changes after Fear Conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Mazaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Quang Nam</w:t>
+                <w:t xml:space="preserve">Marc Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goudey</w:t>
+                <w:t xml:space="preserve">Julien Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Segeral</w:t>
+                <w:t xml:space="preserve">Giselle Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammara Mohammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Romain Tortuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-020-00533-1⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.108076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953802v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Translation in Perisynaptic Astrocytic Processes Is Specific and Changes after Fear Conditioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translational study of the whole transcriptome in rats and genetic polymorphisms in humans identifies LRP1B and VPS13A as key genes involved in tolerance to cocaine-induced motor disturbances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Mazaré</w:t>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mekdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Oudart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Tortuyaux</w:t>
+                <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108076⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-01050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013688v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite T 3 Response of ACTG1-FOS Subnetwork Differentiate Tailfin Fate in Xenopus Tadpole and Post-hatching Axolotl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose-lactose mixture feeds in industry-like conditions: a gene regulatory network analysis on the hyperproducing Trichoderma reesei strain Rut-C30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Firmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sachs</w:t>
+                <w:t xml:space="preserve">Sandrine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00194⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07281-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404269v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the genes forming the wing pattern supergene in the polymorphic butterfly Heliconius numata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis S2Lb links AtCOMPASS-like and SDG2 activity in H3K4me3 independently from histone H2B monoubiquitination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Fiorucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bourbousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne V Saenko</w:t>
+                <w:t xml:space="preserve">Lorenzo Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Martin Rougée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+                <w:t xml:space="preserve">Anne-Flore Deton-Cabanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoDevo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13227-019-0129-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-019-1705-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272908v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis S2Lb links AtCOMPASS-like and SDG2 activity in H3K4me3 independently from histone H2B monoubiquitination</w:t>
+                <w:t xml:space="preserve">Thyroid hormone effects on the methylome during post-embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Fiorucci</w:t>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Bourbousse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-019-1705-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ENDO 2019 Abstracts - 101st Annual Meeting of the Endocrine Society – March 23 – 26th, 2019 – New Orleans, Louisiana 3 (Supplement_1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/js.2019-SAT-551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156634v1</w:t>
+                <w:t xml:space="preserve">hal-02928599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone effects on the methylome during post-embryonic development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Unravelling the genes forming the wing pattern supergene in the polymorphic butterfly Heliconius numata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne V Saenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/js.2019-SAT-551⟩</w:t>
+              <w:t xml:space="preserve">EvoDevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13227-019-0129-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928599v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of a cellular conveyor belt in Clytia medusae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Condamine</w:t>
+                <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Jager</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucas Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 456 (2), pp.212-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ydbio.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Uptake and Storage During the Formation of the Cerebral Cortex in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-cell Autonomous OTX2 Homeoprotein Regulates Visual Cortex Plasticity Through Gadd45b/g</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Apulei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Hasna</w:t>
+                <w:t xml:space="preserve">Namsuk Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bohic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Damien Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bouron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-019-1581-7⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhy108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090330v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cell Autonomous OTX2 Homeoprotein Regulates Visual Cortex Plasticity Through Gadd45b/g</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc Uptake and Storage During the Formation of the Cerebral Cortex in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namsuk Kim</w:t>
+                <w:t xml:space="preserve">Jessy Hasna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Testa</w:t>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ribot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhy108⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (10), pp.6928-6940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-019-1581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379324v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+                <w:t xml:space="preserve">Opposite T 3 Response of ACTG1-FOS Subnetwork Differentiate Tailfin Fate in Xenopus Tadpole and Post-hatching Axolotl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Moraca</w:t>
+                <w:t xml:space="preserve">Cédric Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Gilbert</w:t>
+                <w:t xml:space="preserve">Muriel Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868957v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexin 43 Controls the Astrocyte Immunoregulatory Phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Isolation and differential transcriptome of vascular smooth muscle cells and mid-capillary pericytes from the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Moraca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cochois-Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gilbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci8040050⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.12272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30739-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879306v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fitness cost of mis-splicing is the main determinant of alternative splicing patterns</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connexin 43 Controls the Astrocyte Immunoregulatory Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Oliveira Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1344-6⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci8040050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321589v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChIPseq in Yeast Species: From Chromatin Immunoprecipitation to High-Throughput Sequencing and Bioinformatics Data Analyses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fitness cost of mis-splicing is the main determinant of alternative splicing patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Parmley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3079-1_11⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1344-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400736v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network of Paralogous Stress Response Transcription Factors in the Human Pathogen Candida glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,1921 +4333,2025 @@
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Plasma Membrane Permeability by ABC Transporters</w:t>
+                <w:t xml:space="preserve">ChIPseq in Yeast Species: From Chromatin Immunoprecipitation to High-Throughput Sequencing and Bioinformatics Data Analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Khakhina</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/EC.00021-15⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3079-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528527v1</w:t>
+                <w:t xml:space="preserve">hal-01400736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined transcriptome studies identify AFF3 as a mediator of the oncogenic effects of β-catenin in adrenocortical carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanin Omeiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Drougat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Lefèvre</w:t>
+                <w:t xml:space="preserve">Constanze Hantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (7), pp.e161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/oncsis.2015.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01182372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sarcoglycan complex is expressed in the cerebrovascular system and is specifically regulated by astroglial Cx30 channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+                <w:t xml:space="preserve">Control of Plasma Membrane Permeability by ABC Transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Khakhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya S. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Manoharlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
+                <w:t xml:space="preserve">Sarah B. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00009⟩</w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (5), pp.442-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00021-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215450v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune quiescence of the brain is set by astroglial connexin 43.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Sarcoglycan complex is expressed in the cerebrovascular system and is specifically regulated by astroglial Cx30 channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Cisternino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (10), pp.4427-39. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2575-14.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01134230v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic transcriptome analysis reveals an essentially intact induction system in a cellulase hyper-producer Trichoderma reesei strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune quiescence of the brain is set by astroglial connexin 43.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Cisternino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dante Poggi-Parodi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Phillipe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-014-0173-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (10), pp.4427-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2575-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112360v1</w:t>
+                <w:t xml:space="preserve">pasteur-01134230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-defence small RNAs exapted for epigenetic mating-type inheritance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepankar Pratap Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepankar Pratap Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 509 (7501), pp.447-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature13318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Promoter Firing Links THO Complex Function to Heavy Chromatin Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic transcriptome analysis reveals an essentially intact induction system in a cellulase hyper-producer Trichoderma reesei strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Poggi-Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mouaikel</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thomas Portnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-014-0173-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528425v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Effect of Malachite Green on Candida albicans Involves Multiple Pathways and Transcriptional Regulators UPC2 and STP2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Promoter Firing Links THO Complex Function to Heavy Chromatin Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mouaikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Z. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdul Shah</w:t>
+                <w:t xml:space="preserve">Yves Daubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00574-11⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.1082-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389304v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cthrc1 is a negative regulator of myelination in Schwann cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Effect of Malachite Green on Candida albicans Involves Multiple Pathways and Transcriptional Regulators UPC2 and STP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Manoharlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Apra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gilardi-Hebenstreit</w:t>
+                <w:t xml:space="preserve">Abdul Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.22273⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (1), pp.495 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00574-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991278v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dok4 is involved in Schwann cell myelination and axonal interaction in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cthrc1 is a negative regulator of myelination in Schwann cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Apra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Charnay</w:t>
+                <w:t xml:space="preserve">Pascale Gilardi-Hebenstreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 59 (3), pp.351-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.21106⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.22273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02879339v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ploidy influences cellular responses to gross chromosomal rearrangements in saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul P. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00617205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-productive docking of mRNPs to the nuclear pore in THO/sub2 mutants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Blugeon</w:t>
+                <w:t xml:space="preserve">Dok4 is involved in Schwann cell myelination and axonal interaction in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (3), pp.351-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.21106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333123v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Saccharomyces cerevisae, ATP2 mRNA sorting to the vicinity of mitochondria is essential for respiratory function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-productive docking of mRNPs to the nuclear pore in THO/sub2 mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kisseleva-Romanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kanthgudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Margeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sylvestre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Jacq</w:t>
+                <w:t xml:space="preserve">C. Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21 (24), pp.6893-6904</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135, pp.308-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619675v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In Saccharomyces cerevisae, ATP2 mRNA sorting to the vicinity of mitochondria is essential for respiratory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Margeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (24), pp.6893-6904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Overexpression of yeast karyopherin Pse1p/Kap121p stimulates the mitochondrial import of hydrophobic proteins in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corral-Debrinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belgareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. corinne-blugeon Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Claros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31 (5), pp.1499-1511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01295.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6231,629 +6361,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
+              <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723984v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651833v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation landscape changes during thyroid hormone and glucocorticoid crosstalks at Xenopus metamorphosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAREN (International Symposium on Amphibian and Reptile Endocrinology): Epigenetic Analysis in Amphibian and Reptile Endocrinology and Neurobiology, 5th Biennial North American Society for Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Gainesville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosterone affects thyroid hormones induced modifications of the methylome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41th Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress sensitivity of limb development in Xenopus Tropicalis Tadpoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAL Final Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6863,275 +6993,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucocorticoids affect gene regulation by thyroid hormones during limb development in Xenopus tropicalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENDO Annual Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7141,283 +7271,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel RNP compartment boosts translation in growing mouse oocytes to avoid cytoplasm dilution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifaceted conserved functions of Notch during post-embryonic neurogenesis in the annelid Platynereis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiza Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krasovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Canette</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05390443v1</w:t>
+                <w:t xml:space="preserve">hal-05379968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted conserved functions of Notch during post-embryonic neurogenesis in the annelid Platynereis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel RNP compartment boosts translation in growing mouse oocytes to avoid cytoplasm dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Krasovec</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05379968v1</w:t>
+                <w:t xml:space="preserve">hal-05390443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7564,51 +7694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecorgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lochus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicolic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00526-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Du Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2024.1360188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mekdad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Courtin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221123047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Osinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00694-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benacom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168951" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01050-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Apulei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namsuk Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Testa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mignon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Mailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2575-14.2015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guglielmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13318" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Shah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00574-11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01991278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gilardi-Hebenstreit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22273" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800526v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corral-Debrinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belgareh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. corinne-blugeon Blugeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01295.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bideau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krasovec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Lamer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Sachs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Du Pasquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2024.1360188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecorgne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lochus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicolic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00526-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mekdad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larrieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Courtin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221123047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Osinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00694-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benacom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168951" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013688v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Cheung" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tortuyaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108076" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01050-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Apulei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namsuk Kim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Testa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morizet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy108" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00194" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Moraca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30739-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215450v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mignon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Mailly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2575-14.2015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guglielmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13318" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01112360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Poggi-Parodi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portnoy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0173-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Shah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00574-11" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01991278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gilardi-Hebenstreit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22273" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charnay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21106" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFC9A7B24C45C4052D884CCCED31C01F3869A3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800526v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corral-Debrinski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belgareh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. corinne-blugeon Blugeon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claros" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01295.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379968v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bideau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krasovec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Lamer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>