--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Boismain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-9071-5102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08470635X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code pratique OHADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahutodji Jimmy Vital Kodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Saint-Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harith Al Debbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Francis Lefebvre, pp.1800, 2013, 9782368932384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Facilitation to Fragmentation: The Evolution and Reform of Low-Value Import Exemptions in EU and U.S. Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florida Tax Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com., 22 janvier 2025 (n° 22-23.957 et 23-11.374) sur l’harmonisation et les enjeux fiscaux liés à la classification tarifaire des marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe Export Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 263, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des administrateurs des sociétés anonymes. L'exemple américain des clauses limitatives de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 29 mai 2024, sur la nullité des délibérations consécutive à une convocation irrégulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 20 décembre 2023, un conflit familial ne suffit pas à nommer un administrateur ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la règle du jugement commercial suite à son adoption par les principes de gouvernance d’entreprise de l’OCDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Juridique.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com 14 juin 2023, les dirigeants ne bénéficient pas de la suspension des poursuites du plan de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 15 février 2023, pas de saisie conservatoire en garantie d'un compte courant d'associé débiteur avant la liquidation, sauf clause contraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détenteurs de crypto-monnaies sont-ils des créanciers chirographaires des plateformes d'échange ? À propos de la procédure d'insolvabilité des plateformes Voyager et Celsius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 1871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits cédés avec les NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les contrats intelligents (smarts contracts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 3 mars 2021 sur les prélèvements indus de l'associé-gérant et la dissolution pour mésentente entre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 22 septembre 2021 sur la non-ingérence du juge dans la gestion d’une société bénéficiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 4 décembre 2019 sur une interprétation de l'abus de droit favorisant la lutte contre la fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 10 avril 2019, pas d’application immédiate d’une doctrine administrative fiscale, même plus douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 18 janvier 2018 sur le point de départ de l’action en paiement de l’indemnité d’occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 5 juillet 2018 sur la qualification d’un abus d’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, p. 1466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 6 décembre 2016 sur la révélation de l'article 757 du Code général des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6-07, p. 1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle fondamental du juge dans la recherche de l’intention commune des parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de jurisprudence de droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit commercial pragmatique aux États-Unis comme en OHADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux du Professeur Ian R. Macneil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.076.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emprisonnement pour outrage au tribunal, une sanction pas toujours efficace&amp;quot;. Rice Inc v. Corporation Comercializadora De Granos Basicos SA &Ors, High Court of Justice, Queen’s Bench Division Admiralty and Commercial Court, EWHC B1, 21 juillet 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 12 mai 2016 sur la dispense de TVA de l'article 257 bis du Code général des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, p. 1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens propres par nature de l’article 1404 du code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 7 juillet 2015 sur la convention d’occupation précaire et renonciation au statut des baux commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.1485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La levée de la personnalité morale des sociétés (comparaison entre la France et les États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04016311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une erreur des notaires compréhensible eu égard à la complexité du droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acte anormal de gestion et la jurisprudence récente du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin fiscal de Francis Lefebvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 2 juillet 2014 sur une erreur compréhensible eu égard à la complexité du droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité OHADA et les juridictions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la dissolution pour mésentente entre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.177g1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traité OHADA et les juridictions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses aux critiques de Doing business : le juge français face au juge américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.139j3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités connexes ou complémentaires et les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus non justifié par l’intérêt de la famille de l’article 217 du code civil et les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions appliquées par les juges du fond en cas de violation des règles d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de l’indemnité d’éviction par les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déchéance des intérêts des prêts immobiliers de l’article L312-33 du code de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 6 septembre 2011 sur l'illustration de la notion d’abus de droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges du Trésor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème 13 septembre 2011 sur les limites des clauses résolutoires insérées dans les baux commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obligation de mise en garde du banquier dispensateur de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 4 mai 2010 sur l’autorisation donnée par la Cour de cassation aux gérants de SARL de voter leur propre rémunération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 30 septembre 2010, tableau d’amortissement : la réponse de la Cour de cassation à la Cour EDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 6 octobre 2009 sur l’effet obligatoire du cahier des charges vis-à-vis des colotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispense d’immatriculation et le renouvellement du bail commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur la nullité des sociétés et la directive CEE 68/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 23 janvier 2008, en présence d’un contrat international la clause écrite attributive de juridiction s’applique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.10091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 1er juillet 2008 sur la reprise des engagements d’une SARL en formation : ratification par un mandat postérieur à l’acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.2299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments essentiels du droit américain et anglais des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l’évaluation des dommages-intérêts par les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur Civ. 1ère, 16 mai 2006 sur l'affirmation d’une obligation de respecter un délai de préavis raisonnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 12 septembre 2006 sur une précision sur la notion de prix déterminable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 19 janvier 2005 sur le bénéfice du statut des baux commerciaux soumis au libre exercice de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des effets sur la filiation du refus des maternités de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Ouest </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous civ. 2ème, 4 janvier 2006, sur un nouvel éclairage sur la notion d’accident de la circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 24 janvier 2006 sur un rappel de l’application de l’article 1132 du Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 12 juillet 2006 sur les emprunteurs profanes et l’obligation de mise en garde du banquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des effets sur la filiation du refus des maternités de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Ouest </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.195 - 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous civ. 3ème, 13 septembre 2005 sur la nature de la responsabilité de l’entrepreneur quant à son obligation d’achever les travaux à la date prévue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 12 avril 2005 sur la réévaluation des loyers cause de motif sérieux et légitime du non renouvellement d’un contrat de location gérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des sources, la comparaison de la jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque. Innovation juridique. Hommage au Professeur Barthélémy Mercadal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEF, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on how American and French judges modify contracts terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Howard, Mar 2011, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critics of the legal origins theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’association américaine du droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association américaine du droit international, Mar 2011, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée juridique des décisions du G20 et les incidences juridiques des plans nationaux de relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème congrès de l’IDEF-AEJF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEF-AEJF, Dec 2009, Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause du plan du réorganisation de la société Purdue Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion des produits d'assurance-vie dans l'évaluation des actions d'une société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un durcissement des critères permettant d'obtenir une injonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annulation d'une condamnation de 4,7 milliards de dollars contre NFL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême américaine valide le financement du CFPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême valide la taxation des revenus non distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés Robinhood condamnées à verser 45 millions de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Milton condamné à 4 ans de prison pour fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">730.000 dollars pour dédommager des travailleurs philippins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courtiers immobiliers condamnés à verser 1,8 milliard de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décisions contradictoires sur la nature des cryptommonaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un accord de 200 millions accepté par Hyundai et Kia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TripAdvisor quitte l'Etat du Delaware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google condamné pour discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême américaine limite encore le pouvoir des administrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une baisse continue des décisions rendues par la Cour Suprême américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination inversée : la condamnation de la société Starbucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jury plus favorable à Elon Musk que l'Autorité des marchés financiers américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité des sociétés pharmaceutiques face à la crise des opioïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la protection des données : un accord de plus de 390 millions de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause du pouvoir des autorités administratives par la Cour Suprême américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des concentrations, le cas Peguin Random House</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exequatur et l’ordre public aux Etats-Unis. Une interprétation extensive de la Convention de New York favorisant les reconnaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du droit français et du droit américain de la responsabilité des administrateurs dans les sociétés anonymes et vis-à-vis de la société et des actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484043v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Boismain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-9071-5102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08470635X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code pratique OHADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahutodji Jimmy Vital Kodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Saint-Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harith Al Debbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Francis Lefebvre, pp.1800, 2013, 9782368932384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Facilitation to Fragmentation: The Evolution and Reform of Low-Value Import Exemptions in EU and U.S. Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florida Tax Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com., 22 janvier 2025 (n° 22-23.957 et 23-11.374) sur l’harmonisation et les enjeux fiscaux liés à la classification tarifaire des marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe Export Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 263, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 20 décembre 2023, un conflit familial ne suffit pas à nommer un administrateur ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des administrateurs des sociétés anonymes. L'exemple américain des clauses limitatives de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 29 mai 2024, sur la nullité des délibérations consécutive à une convocation irrégulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 15 février 2023, pas de saisie conservatoire en garantie d'un compte courant d'associé débiteur avant la liquidation, sauf clause contraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com 14 juin 2023, les dirigeants ne bénéficient pas de la suspension des poursuites du plan de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la règle du jugement commercial suite à son adoption par les principes de gouvernance d’entreprise de l’OCDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Juridique.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détenteurs de crypto-monnaies sont-ils des créanciers chirographaires des plateformes d'échange ? À propos de la procédure d'insolvabilité des plateformes Voyager et Celsius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 1871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits cédés avec les NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les contrats intelligents (smarts contracts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 3 mars 2021 sur les prélèvements indus de l'associé-gérant et la dissolution pour mésentente entre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 22 septembre 2021 sur la non-ingérence du juge dans la gestion d’une société bénéficiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 4 décembre 2019 sur une interprétation de l'abus de droit favorisant la lutte contre la fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 10 avril 2019, pas d’application immédiate d’une doctrine administrative fiscale, même plus douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 5 juillet 2018 sur la qualification d’un abus d’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, p. 1466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 18 janvier 2018 sur le point de départ de l’action en paiement de l’indemnité d’occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit commercial pragmatique aux États-Unis comme en OHADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 6 décembre 2016 sur la révélation de l'article 757 du Code général des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6-07, p. 1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle fondamental du juge dans la recherche de l’intention commune des parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de jurisprudence de droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 12 mai 2016 sur la dispense de TVA de l'article 257 bis du Code général des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, p. 1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emprisonnement pour outrage au tribunal, une sanction pas toujours efficace&amp;quot;. Rice Inc v. Corporation Comercializadora De Granos Basicos SA &Ors, High Court of Justice, Queen’s Bench Division Admiralty and Commercial Court, EWHC B1, 21 juillet 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux du Professeur Ian R. Macneil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.076.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens propres par nature de l’article 1404 du code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 7 juillet 2015 sur la convention d’occupation précaire et renonciation au statut des baux commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.1485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La levée de la personnalité morale des sociétés (comparaison entre la France et les États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04016311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 2 juillet 2014 sur une erreur compréhensible eu égard à la complexité du droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une erreur des notaires compréhensible eu égard à la complexité du droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acte anormal de gestion et la jurisprudence récente du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin fiscal de Francis Lefebvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité OHADA et les juridictions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la dissolution pour mésentente entre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.177g1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traité OHADA et les juridictions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses aux critiques de Doing business : le juge français face au juge américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.139j3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités connexes ou complémentaires et les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus non justifié par l’intérêt de la famille de l’article 217 du code civil et les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions appliquées par les juges du fond en cas de violation des règles d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de l’indemnité d’éviction par les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déchéance des intérêts des prêts immobiliers de l’article L312-33 du code de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges du Trésor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 6 septembre 2011 sur l'illustration de la notion d’abus de droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème 13 septembre 2011 sur les limites des clauses résolutoires insérées dans les baux commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 6 octobre 2009 sur l’effet obligatoire du cahier des charges vis-à-vis des colotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 30 septembre 2010, tableau d’amortissement : la réponse de la Cour de cassation à la Cour EDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obligation de mise en garde du banquier dispensateur de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 4 mai 2010 sur l’autorisation donnée par la Cour de cassation aux gérants de SARL de voter leur propre rémunération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispense d’immatriculation et le renouvellement du bail commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur la nullité des sociétés et la directive CEE 68/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 23 janvier 2008, en présence d’un contrat international la clause écrite attributive de juridiction s’applique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.10091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 1er juillet 2008 sur la reprise des engagements d’une SARL en formation : ratification par un mandat postérieur à l’acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.2299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments essentiels du droit américain et anglais des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l’évaluation des dommages-intérêts par les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des effets sur la filiation du refus des maternités de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Ouest </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.195 - 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous civ. 2ème, 4 janvier 2006, sur un nouvel éclairage sur la notion d’accident de la circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur Civ. 1ère, 16 mai 2006 sur l'affirmation d’une obligation de respecter un délai de préavis raisonnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 12 septembre 2006 sur une précision sur la notion de prix déterminable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 19 janvier 2005 sur le bénéfice du statut des baux commerciaux soumis au libre exercice de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des effets sur la filiation du refus des maternités de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Ouest </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 24 janvier 2006 sur un rappel de l’application de l’article 1132 du Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 12 juillet 2006 sur les emprunteurs profanes et l’obligation de mise en garde du banquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous civ. 3ème, 13 septembre 2005 sur la nature de la responsabilité de l’entrepreneur quant à son obligation d’achever les travaux à la date prévue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 12 avril 2005 sur la réévaluation des loyers cause de motif sérieux et légitime du non renouvellement d’un contrat de location gérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des sources, la comparaison de la jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque. Innovation juridique. Hommage au Professeur Barthélémy Mercadal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEF, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on how American and French judges modify contracts terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Howard, Mar 2011, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critics of the legal origins theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’association américaine du droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association américaine du droit international, Mar 2011, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée juridique des décisions du G20 et les incidences juridiques des plans nationaux de relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème congrès de l’IDEF-AEJF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEF-AEJF, Dec 2009, Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause du plan du réorganisation de la société Purdue Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion des produits d'assurance-vie dans l'évaluation des actions d'une société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un durcissement des critères permettant d'obtenir une injonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annulation d'une condamnation de 4,7 milliards de dollars contre NFL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême américaine valide le financement du CFPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême valide la taxation des revenus non distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés Robinhood condamnées à verser 45 millions de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">730.000 dollars pour dédommager des travailleurs philippins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courtiers immobiliers condamnés à verser 1,8 milliard de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Milton condamné à 4 ans de prison pour fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décisions contradictoires sur la nature des cryptommonaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un accord de 200 millions accepté par Hyundai et Kia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TripAdvisor quitte l'Etat du Delaware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google condamné pour discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême américaine limite encore le pouvoir des administrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une baisse continue des décisions rendues par la Cour Suprême américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination inversée : la condamnation de la société Starbucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause du pouvoir des autorités administratives par la Cour Suprême américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jury plus favorable à Elon Musk que l'Autorité des marchés financiers américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité des sociétés pharmaceutiques face à la crise des opioïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la protection des données : un accord de plus de 390 millions de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des concentrations, le cas Peguin Random House</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exequatur et l’ordre public aux Etats-Unis. Une interprétation extensive de la Convention de New York favorisant les reconnaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du droit français et du droit américain de la responsabilité des administrateurs dans les sociétés anonymes et vis-à-vis de la société et des actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484043v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77D97451"/>
+    <w:nsid w:val="0BF29CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-boismain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9071-5102" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08470635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885061v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Mercadal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahutodji Jimmy Vital Kodo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boismain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Saint-Dahl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harith Al Debbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.076.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484043v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-boismain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9071-5102" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08470635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885061v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Mercadal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahutodji Jimmy Vital Kodo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boismain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Saint-Dahl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harith Al Debbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.076.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484043v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>