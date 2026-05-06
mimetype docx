--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BF29CB4"/>
+    <w:nsid w:val="7D74D613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>