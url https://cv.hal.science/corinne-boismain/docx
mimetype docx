--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Boismain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-9071-5102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08470635X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code pratique OHADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahutodji Jimmy Vital Kodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Saint-Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harith Al Debbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Francis Lefebvre, pp.1800, 2013, 9782368932384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Facilitation to Fragmentation: The Evolution and Reform of Low-Value Import Exemptions in EU and U.S. Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florida Tax Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com., 22 janvier 2025 (n° 22-23.957 et 23-11.374) sur l’harmonisation et les enjeux fiscaux liés à la classification tarifaire des marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe Export Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 263, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 20 décembre 2023, un conflit familial ne suffit pas à nommer un administrateur ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des administrateurs des sociétés anonymes. L'exemple américain des clauses limitatives de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 29 mai 2024, sur la nullité des délibérations consécutive à une convocation irrégulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 15 février 2023, pas de saisie conservatoire en garantie d'un compte courant d'associé débiteur avant la liquidation, sauf clause contraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com 14 juin 2023, les dirigeants ne bénéficient pas de la suspension des poursuites du plan de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la règle du jugement commercial suite à son adoption par les principes de gouvernance d’entreprise de l’OCDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Juridique.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détenteurs de crypto-monnaies sont-ils des créanciers chirographaires des plateformes d'échange ? À propos de la procédure d'insolvabilité des plateformes Voyager et Celsius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 1871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits cédés avec les NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les contrats intelligents (smarts contracts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 3 mars 2021 sur les prélèvements indus de l'associé-gérant et la dissolution pour mésentente entre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 22 septembre 2021 sur la non-ingérence du juge dans la gestion d’une société bénéficiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 4 décembre 2019 sur une interprétation de l'abus de droit favorisant la lutte contre la fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 10 avril 2019, pas d’application immédiate d’une doctrine administrative fiscale, même plus douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 5 juillet 2018 sur la qualification d’un abus d’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, p. 1466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 18 janvier 2018 sur le point de départ de l’action en paiement de l’indemnité d’occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit commercial pragmatique aux États-Unis comme en OHADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 6 décembre 2016 sur la révélation de l'article 757 du Code général des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6-07, p. 1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle fondamental du juge dans la recherche de l’intention commune des parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de jurisprudence de droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 12 mai 2016 sur la dispense de TVA de l'article 257 bis du Code général des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, p. 1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emprisonnement pour outrage au tribunal, une sanction pas toujours efficace&amp;quot;. Rice Inc v. Corporation Comercializadora De Granos Basicos SA &Ors, High Court of Justice, Queen’s Bench Division Admiralty and Commercial Court, EWHC B1, 21 juillet 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux du Professeur Ian R. Macneil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.076.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens propres par nature de l’article 1404 du code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 7 juillet 2015 sur la convention d’occupation précaire et renonciation au statut des baux commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.1485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La levée de la personnalité morale des sociétés (comparaison entre la France et les États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04016311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 2 juillet 2014 sur une erreur compréhensible eu égard à la complexité du droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une erreur des notaires compréhensible eu égard à la complexité du droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acte anormal de gestion et la jurisprudence récente du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin fiscal de Francis Lefebvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité OHADA et les juridictions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la dissolution pour mésentente entre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.177g1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traité OHADA et les juridictions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses aux critiques de Doing business : le juge français face au juge américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.139j3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités connexes ou complémentaires et les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus non justifié par l’intérêt de la famille de l’article 217 du code civil et les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions appliquées par les juges du fond en cas de violation des règles d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de l’indemnité d’éviction par les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déchéance des intérêts des prêts immobiliers de l’article L312-33 du code de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges du Trésor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 6 septembre 2011 sur l'illustration de la notion d’abus de droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème 13 septembre 2011 sur les limites des clauses résolutoires insérées dans les baux commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 6 octobre 2009 sur l’effet obligatoire du cahier des charges vis-à-vis des colotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 30 septembre 2010, tableau d’amortissement : la réponse de la Cour de cassation à la Cour EDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obligation de mise en garde du banquier dispensateur de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 4 mai 2010 sur l’autorisation donnée par la Cour de cassation aux gérants de SARL de voter leur propre rémunération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispense d’immatriculation et le renouvellement du bail commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur la nullité des sociétés et la directive CEE 68/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 23 janvier 2008, en présence d’un contrat international la clause écrite attributive de juridiction s’applique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.10091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 1er juillet 2008 sur la reprise des engagements d’une SARL en formation : ratification par un mandat postérieur à l’acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.2299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments essentiels du droit américain et anglais des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l’évaluation des dommages-intérêts par les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des effets sur la filiation du refus des maternités de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Ouest </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.195 - 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous civ. 2ème, 4 janvier 2006, sur un nouvel éclairage sur la notion d’accident de la circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur Civ. 1ère, 16 mai 2006 sur l'affirmation d’une obligation de respecter un délai de préavis raisonnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 12 septembre 2006 sur une précision sur la notion de prix déterminable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 19 janvier 2005 sur le bénéfice du statut des baux commerciaux soumis au libre exercice de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des effets sur la filiation du refus des maternités de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Ouest </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 24 janvier 2006 sur un rappel de l’application de l’article 1132 du Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 12 juillet 2006 sur les emprunteurs profanes et l’obligation de mise en garde du banquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous civ. 3ème, 13 septembre 2005 sur la nature de la responsabilité de l’entrepreneur quant à son obligation d’achever les travaux à la date prévue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 12 avril 2005 sur la réévaluation des loyers cause de motif sérieux et légitime du non renouvellement d’un contrat de location gérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des sources, la comparaison de la jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque. Innovation juridique. Hommage au Professeur Barthélémy Mercadal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEF, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on how American and French judges modify contracts terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Howard, Mar 2011, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critics of the legal origins theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’association américaine du droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association américaine du droit international, Mar 2011, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée juridique des décisions du G20 et les incidences juridiques des plans nationaux de relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème congrès de l’IDEF-AEJF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEF-AEJF, Dec 2009, Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause du plan du réorganisation de la société Purdue Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion des produits d'assurance-vie dans l'évaluation des actions d'une société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un durcissement des critères permettant d'obtenir une injonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annulation d'une condamnation de 4,7 milliards de dollars contre NFL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême américaine valide le financement du CFPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême valide la taxation des revenus non distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés Robinhood condamnées à verser 45 millions de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">730.000 dollars pour dédommager des travailleurs philippins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courtiers immobiliers condamnés à verser 1,8 milliard de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Milton condamné à 4 ans de prison pour fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décisions contradictoires sur la nature des cryptommonaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un accord de 200 millions accepté par Hyundai et Kia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TripAdvisor quitte l'Etat du Delaware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google condamné pour discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême américaine limite encore le pouvoir des administrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une baisse continue des décisions rendues par la Cour Suprême américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination inversée : la condamnation de la société Starbucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause du pouvoir des autorités administratives par la Cour Suprême américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jury plus favorable à Elon Musk que l'Autorité des marchés financiers américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité des sociétés pharmaceutiques face à la crise des opioïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la protection des données : un accord de plus de 390 millions de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des concentrations, le cas Peguin Random House</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exequatur et l’ordre public aux Etats-Unis. Une interprétation extensive de la Convention de New York favorisant les reconnaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du droit français et du droit américain de la responsabilité des administrateurs dans les sociétés anonymes et vis-à-vis de la société et des actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484043v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Boismain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en droit privé et sciences criminelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-9071-5102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08470635X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code pratique OHADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahutodji Jimmy Vital Kodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Saint-Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harith Al Debbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Francis Lefebvre, pp.1800, 2013, 9782368932384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Facilitation to Fragmentation: The Evolution and Reform of Low-Value Import Exemptions in EU and U.S. Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florida Tax Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com., 22 janvier 2025 (n° 22-23.957 et 23-11.374) sur l’harmonisation et les enjeux fiscaux liés à la classification tarifaire des marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe Export Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 263, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 20 décembre 2023, un conflit familial ne suffit pas à nommer un administrateur ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des administrateurs des sociétés anonymes. L'exemple américain des clauses limitatives de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 29 mai 2024, sur la nullité des délibérations consécutive à une convocation irrégulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 15 février 2023, pas de saisie conservatoire en garantie d'un compte courant d'associé débiteur avant la liquidation, sauf clause contraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la règle du jugement commercial suite à son adoption par les principes de gouvernance d’entreprise de l’OCDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Juridique.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com 14 juin 2023, les dirigeants ne bénéficient pas de la suspension des poursuites du plan de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détenteurs de crypto-monnaies sont-ils des créanciers chirographaires des plateformes d'échange ? À propos de la procédure d'insolvabilité des plateformes Voyager et Celsius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 1871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits cédés avec les NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les contrats intelligents (smarts contracts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 3 mars 2021 sur les prélèvements indus de l'associé-gérant et la dissolution pour mésentente entre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 22 septembre 2021 sur la non-ingérence du juge dans la gestion d’une société bénéficiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 4 décembre 2019 sur une interprétation de l'abus de droit favorisant la lutte contre la fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 10 avril 2019, pas d’application immédiate d’une doctrine administrative fiscale, même plus douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 5 juillet 2018 sur la qualification d’un abus d’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, p. 1466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 18 janvier 2018 sur le point de départ de l’action en paiement de l’indemnité d’occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit commercial pragmatique aux États-Unis comme en OHADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 6 décembre 2016 sur la révélation de l'article 757 du Code général des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6-07, p. 1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle fondamental du juge dans la recherche de l’intention commune des parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de jurisprudence de droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emprisonnement pour outrage au tribunal, une sanction pas toujours efficace&amp;quot;. Rice Inc v. Corporation Comercializadora De Granos Basicos SA &Ors, High Court of Justice, Queen’s Bench Division Admiralty and Commercial Court, EWHC B1, 21 juillet 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 12 mai 2016 sur la dispense de TVA de l'article 257 bis du Code général des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, p. 1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux du Professeur Ian R. Macneil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.076.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 7 juillet 2015 sur la convention d’occupation précaire et renonciation au statut des baux commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.1485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens propres par nature de l’article 1404 du code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La levée de la personnalité morale des sociétés (comparaison entre la France et les États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04016311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une erreur des notaires compréhensible eu égard à la complexité du droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acte anormal de gestion et la jurisprudence récente du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin fiscal de Francis Lefebvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 2 juillet 2014 sur une erreur compréhensible eu égard à la complexité du droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité OHADA et les juridictions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la dissolution pour mésentente entre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.177g1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traité OHADA et les juridictions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses aux critiques de Doing business : le juge français face au juge américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.139j3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités connexes ou complémentaires et les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus non justifié par l’intérêt de la famille de l’article 217 du code civil et les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions appliquées par les juges du fond en cas de violation des règles d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de l’indemnité d’éviction par les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déchéance des intérêts des prêts immobiliers de l’article L312-33 du code de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 6 septembre 2011 sur l'illustration de la notion d’abus de droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges du Trésor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème 13 septembre 2011 sur les limites des clauses résolutoires insérées dans les baux commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 30 septembre 2010, tableau d’amortissement : la réponse de la Cour de cassation à la Cour EDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 6 octobre 2009 sur l’effet obligatoire du cahier des charges vis-à-vis des colotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obligation de mise en garde du banquier dispensateur de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 4 mai 2010 sur l’autorisation donnée par la Cour de cassation aux gérants de SARL de voter leur propre rémunération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispense d’immatriculation et le renouvellement du bail commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur la nullité des sociétés et la directive CEE 68/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 23 janvier 2008, en présence d’un contrat international la clause écrite attributive de juridiction s’applique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.10091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 1er juillet 2008 sur la reprise des engagements d’une SARL en formation : ratification par un mandat postérieur à l’acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.2299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments essentiels du droit américain et anglais des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l’évaluation des dommages-intérêts par les juges du fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des effets sur la filiation du refus des maternités de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Ouest </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.195 - 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur Civ. 1ère, 16 mai 2006 sur l'affirmation d’une obligation de respecter un délai de préavis raisonnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 12 septembre 2006 sur une précision sur la notion de prix déterminable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 3ème, 19 janvier 2005 sur le bénéfice du statut des baux commerciaux soumis au libre exercice de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des effets sur la filiation du refus des maternités de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Ouest </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous civ. 2ème, 4 janvier 2006, sur un nouvel éclairage sur la notion d’accident de la circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 24 janvier 2006 sur un rappel de l’application de l’article 1132 du Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Civ. 1ère, 12 juillet 2006 sur les emprunteurs profanes et l’obligation de mise en garde du banquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous civ. 3ème, 13 septembre 2005 sur la nature de la responsabilité de l’entrepreneur quant à son obligation d’achever les travaux à la date prévue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Com. 12 avril 2005 sur la réévaluation des loyers cause de motif sérieux et légitime du non renouvellement d’un contrat de location gérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des sources, la comparaison de la jurisprudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque. Innovation juridique. Hommage au Professeur Barthélémy Mercadal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEF, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on how American and French judges modify contracts terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Howard, Mar 2011, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critics of the legal origins theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’association américaine du droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association américaine du droit international, Mar 2011, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée juridique des décisions du G20 et les incidences juridiques des plans nationaux de relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème congrès de l’IDEF-AEJF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEF-AEJF, Dec 2009, Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion des produits d'assurance-vie dans l'évaluation des actions d'une société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause du plan du réorganisation de la société Purdue Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un durcissement des critères permettant d'obtenir une injonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annulation d'une condamnation de 4,7 milliards de dollars contre NFL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême américaine valide le financement du CFPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême valide la taxation des revenus non distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés Robinhood condamnées à verser 45 millions de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Milton condamné à 4 ans de prison pour fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décisions contradictoires sur la nature des cryptommonaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un accord de 200 millions accepté par Hyundai et Kia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TripAdvisor quitte l'Etat du Delaware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google condamné pour discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">730.000 dollars pour dédommager des travailleurs philippins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courtiers immobiliers condamnés à verser 1,8 milliard de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour Suprême américaine limite encore le pouvoir des administrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une baisse continue des décisions rendues par la Cour Suprême américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination inversée : la condamnation de la société Starbucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause du pouvoir des autorités administratives par la Cour Suprême américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jury plus favorable à Elon Musk que l'Autorité des marchés financiers américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité des sociétés pharmaceutiques face à la crise des opioïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la protection des données : un accord de plus de 390 millions de dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des concentrations, le cas Peguin Random House</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exequatur et l’ordre public aux Etats-Unis. Une interprétation extensive de la Convention de New York favorisant les reconnaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du droit français et du droit américain de la responsabilité des administrateurs dans les sociétés anonymes et vis-à-vis de la société et des actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boismain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484043v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D74D613"/>
+    <w:nsid w:val="1B8C456A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-boismain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9071-5102" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08470635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885061v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Mercadal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahutodji Jimmy Vital Kodo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boismain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Saint-Dahl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harith Al Debbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.076.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484043v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-boismain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9071-5102" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08470635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885061v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Mercadal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahutodji Jimmy Vital Kodo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boismain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Saint-Dahl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harith Al Debbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04016082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02011878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.076.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484043v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>