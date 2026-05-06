--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Corinne BRUSQUE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Université Gustave Eiffel ,Laboratoire Ergonomie et Sciences COgnitives pour les Transports </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -101,556 +107,584 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2843-0064</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">220070229</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X-1883-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J’ai débuté ma carrière scientifique au LCPC où j’ai été, pendant 13 ans, en charge de recherches sur la perception nocturne qu’ont les usagers des infrastructures routières et urbaines, de l’environnement dans lequel ils évoluent. Mes travaux ont porté d’une part, sur la caractérisation et la simulation de cet environnement visuel nocturne et d’autre part, sur l’aménagement nocturne de la voirie urbaine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J’ai ensuite rejoint l’INRETS où j’ai dirigé, de 2001 à 2012, le laboratoire d'ergonomie et de sciences cognitives appliquées aux transports, le LESCOT. Cette mobilité m’a amené à faire évoluer mes thématiques de recherche et à m’intéresser aux usages qu’ont les conducteurs des systèmes d’information et d’assistance qui leur sont proposés ainsi qu’à l’exposition des conducteurs aux risques de distractions et/ou de modifications comportementales en lien avec l’utilisation de ces technologies. Ces travaux ont été menés dans le cadre de plusieurs projets européens à la coordination scientifique desquels j’ai contribué ou assuré : HUMANIST NoE (2004-2008), INTERACTION (2008-2012), ADAPTATION ITN (2010-2013).</w:t>
+        <w:t xml:space="preserve">J’ai ensuite rejoint l’INRETS où j’ai dirigé, de 2001 à 2012, le laboratoire d'ergonomie et de sciences cognitives appliquées aux transports (LESCOT). Cette mobilité m’a amené à faire évoluer mes thématiques de recherche et à m’intéresser aux usages qu’ont les conducteurs des systèmes d’information et d’assistance qui leur sont proposés ainsi qu’à l’exposition des conducteurs aux risques de distractions et/ou de modifications comportementales en lien avec l’utilisation de ces technologies. Ces travaux ont été menés dans le cadre de plusieurs projets européens à la coordination scientifique desquels j’ai contribué ou assuré : HUMANIST NoE (2004-2008), INTERACTION (2008-2012), ADAPTATION ITN (2010-2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En 2013, j’ai choisi de rejoindre la direction scientifique de l’IFSTTAR afin de m’impliquer dans le management de la recherche, à travers l’évaluation des chercheurs statutaires et assimilés et des collectifs de recherche de l’institut. En parallèle de ces activités, j’ai pris en charge la politique éditoriale de l’IFSTTAR en définissant et mettant en place les collections de l’IFSTTAR, en entreprenant la numérisation des ouvrages édités dans les collections du LCPC et de l’INRETS et en privilégiant le web pour la diffusion des ouvrages sous licence creative common.</w:t>
+        <w:t xml:space="preserve">Puis, j'ai choisi de rejoindre la direction scientifique de l’IFSTTAR afin de m’impliquer dans le management de la recherche.  De 2013 à 2019, j'ai été en charge du suivi de l’évaluation des chercheurs statutaires et assimilés et des collectifs de recherche de l’institut. En parallèle de ces activités, j’ai pris en charge la politique éditoriale de l’IFSTTAR en définissant et mettant en place les collections de l’IFSTTAR, en entreprenant la numérisation du fond éditorial du LCPC et de l’INRETS et en privilégiant le web pour la diffusion en accès ouvert des ouvrages sous licence creative common.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En septembre 2015, un nouveau service, PEPS, dont j’assure la direction, a été créé au sein de la direction scientifique. Ce service a l’ambition de faire connaitre et promouvoir l’open science au sein de l’IFSTTAR, en assistant les chercheurs et les laboratoires dans la diffusion de leurs travaux et de leurs résultats vers un large public et dans la rencontre et l’interaction avec la société. Dans cet objectif, le service PEPS regroupe des compétences en édition, open data, audiovisuel, et culture scientifique, technique et industrielle.</w:t>
+        <w:t xml:space="preserve">De 2015 à 2025, j'ai contribué au développement d’une culture de l'ouverture des recherches à la société au sein de l'établissement, en développant l’accès ouvert aux produits de la recherche, en favorisant le dialogue science et société et en associant les citoyens à la production des savoirs. Cette mission a été menée en tant que cheffe du service promotion et partage des savoirs scientifiques et techniques (PEPS) de la direction scientifique de l'IFSTTAR puis du service diffusion des savoirs et ouverture à la société (DSOS) de la vice-présidence Recherche de l'Université Gustave Eiffel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">En janvier 2026, j'ai choisi de revenir à la recherche et j'ai réintégré le laboratoire d'ergonomie et de sciences cognitives appliquées aux transports (LESCOT) pour y développer des recherches sur l’adaptation comportementale des usagers de la route face à l’autonomisation de la conduite, d’une partie du parc automobile.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electric vehicle: A new driving experience involving specific skills and rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Regan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.27-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2015.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers' phone use at red traffic lights: A roadside observation study comparing calls and visual-manual interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74, pp.42-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aap.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily use of an electric vehicle: Behavioural changes and potential for ITS support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (2), pp. 210-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-its.2012.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does making a conversation asynchronous reduce the negative impact of phone call on driving?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Debailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -706,1486 +740,2819 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistency and sensitivity of lane change test according to driving simulator characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp306-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-its:20080041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Selected Papers from the 1st European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp239-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-its:20089026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the individual factors affecting mobile phone use while driving in France: Socio-demographic characteristics, car and phone use in professional and private contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accident analysis and prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (1), pp35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2007.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation du téléphone mobile au volant en France. Entre déni du risque et autorégulation du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche transports sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp75-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of visual complexity on the detection of targets investigated by computer generated images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselle Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (3), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/136578280103300314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche expérimentale en laboratoire de l'influence de la complexité de l'environnement sur la détection de différentes silhouettes d'objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 223, pp 3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des processus de catégorisation de la voirie urbaine par les usagers en conditions diurne et nocturne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Resche Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 207, pp 45-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des caractéristiques photométriques des bétons bitumineux drainants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peybernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Page</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 203, pp 23-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métrologie de la luminance par caméra CCD : Etalonnage et qualification du système MELUSINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 205, pp 39-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétés de réflexion des surfaces : Le gonioréflectomètre du LCPC : Performances et perspectives d'études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 204, pp 25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification de LISE (Logiciel d'Image de Synthèse pour l'Eclairage) comme outil de simulation de la propagation de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Louage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 181, pp 3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISE : La synthèse d'images au service de l'éclairage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Louage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 174, pp 25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding to be distracted: Drivers’ strategic choices on interactions with the mobile phone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Driver Distraction and Inattention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the users of speed regulation assistance? Comparing driver characteristics of casual and intensive system users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lancelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Driving Symposium on Human Factors in Driver Assessment, Training and Vehicle Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 5th Driver Distraction and Inattention conference, Paris, March 20-22-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trent Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR, AII2, 2017, Actes interactifs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25578/actesinteractifs-aii2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driver Adaptation to Information and Assistance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Krems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasan Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institution of Engineering and Technology, 363 p., bibliogr., index., 2014, 978-1-84919-639-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for research on drivers’ behavioural adaptation and for the design and deployment of ADAS : chapitre 17. In: Driver Adaptation to Information and Assistance Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recommendations for research on drivers’ behavioural adaptation and for the design and deployment of ADAS : chapitre 17. In: Driver Adaptation to Information and Assistance Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IET Digital Library, pp. 335-349, 2014</w:t>
+              <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, 2014, 978-1-4094-3984-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057469v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new knowledge on adaptation processes in response to ADAS and associated advances in research methods: Chapitre 16. In: Driver Adaptation to Information and Assistance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis of new knowledge on adaptation processes in response to ADAS and associated advances in research methods: Chapitre 16. In: Driver Adaptation to Information and Assistance Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET Digital Library, 5 p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Drivers' adaptation to mobile phone use: interaction strategies, consequences on driving behaviour and potential impact on road safety Driver Adaptation to Information and Assistance Systems : chapitre 9. In: Driver Adaptation to Information and Assistance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Huth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, 2014, 978-1-4094-3984-4</w:t>
+              <w:t xml:space="preserve">Drivers' adaptation to mobile phone use: interaction strategies, consequences on driving behaviour and potential impact on road safety Driver Adaptation to Information and Assistance Systems : chapitre 9. In: Driver Adaptation to Information and Assistance Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IET, pp. 173-196, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497150v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers' adaptation to mobile phone use: interaction strategies, consequences on driving behaviour and potential impact on road safety Driver Adaptation to Information and Assistance Systems : chapitre 9. In: Driver Adaptation to Information and Assistance Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recommendations for research on drivers’ behavioural adaptation and for the design and deployment of ADAS : chapitre 17. In: Driver Adaptation to Information and Assistance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drivers' adaptation to mobile phone use: interaction strategies, consequences on driving behaviour and potential impact on road safety Driver Adaptation to Information and Assistance Systems : chapitre 9. In: Driver Adaptation to Information and Assistance Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IET, pp. 173-196, 2014</w:t>
+              <w:t xml:space="preserve">Recommendations for research on drivers’ behavioural adaptation and for the design and deployment of ADAS : chapitre 17. In: Driver Adaptation to Information and Assistance Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IET Digital Library, pp. 335-349, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062876v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Vehicles: An eco-friendly mode of transport which induce changes in driving behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corine Brusque</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In D. de Waard, N. Merat, A.H. Jamson, Y. Barnard, and O.M.J.Carsten (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors of Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Publishing, 2012, 978-90-423-0416-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la lisibilité des intersections en rase campagne sur la prise d'information : Effet de l'expérience de conduite</w:t>
-[...148 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pour une recherche ouverte à la société : le vade-mecum de l'Ifsttar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Excoffon-Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOMOBIL Report on Joint Research Initiative. Deliverable 7.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pauzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2013, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléphone et sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Fabrigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale (INSERM). 2011, Paris : Inserm : Éditions EDP Sciences (ISSN 1264-1782) / 269 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02102576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la lisibilité des intersections en rase campagne sur la prise d'information : Effet de l'expérience de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 2009, 23p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2253,51 +3620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E93BF103"/>
+    <w:nsid w:val="C374D1E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2484,51 +3851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-brusque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2843-0064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/X-1883-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375560v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Regan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.11.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.10.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adrian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2012.0155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debailleux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2008.06.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R67KG32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lancelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Brusque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Bruyas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brusque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04773190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Excoffon-Gagnoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousselot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Medevielle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hamelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-brusque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2843-0064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220070229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/X-1883-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375560v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.11.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.10.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adrian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2012.0155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debailleux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2008.06.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R67KG32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Auriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its:20080041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its:20089026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2007.04.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8TGW4GK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Paulmier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/136578280103300314" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VRNPF152-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Paulmier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Resche Rigon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peybernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Paumier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Coulomb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lancelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Stevens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Krems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beggiato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasan Bhatti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04773190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Excoffon-Gagnoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousselot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Medevielle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hamelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hamama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>