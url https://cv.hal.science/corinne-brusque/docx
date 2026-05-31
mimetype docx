--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -1982,51 +1982,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 174, pp 25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362975v1</w:t>
+                <w:t xml:space="preserve">hal-05362975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2563,407 +2563,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Labeye</w:t>
+                <w:t xml:space="preserve">Recommendations for research on drivers’ behavioural adaptation and for the design and deployment of ADAS : chapitre 17. In: Driver Adaptation to Information and Assistance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, 2014, 978-1-4094-3984-4</w:t>
+              <w:t xml:space="preserve">Recommendations for research on drivers’ behavioural adaptation and for the design and deployment of ADAS : chapitre 17. In: Driver Adaptation to Information and Assistance Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IET Digital Library, pp. 335-349, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497150v1</w:t>
+                <w:t xml:space="preserve">hal-01057469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new knowledge on adaptation processes in response to ADAS and associated advances in research methods: Chapitre 16. In: Driver Adaptation to Information and Assistance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis of new knowledge on adaptation processes in response to ADAS and associated advances in research methods: Chapitre 16. In: Driver Adaptation to Information and Assistance Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET Digital Library, 5 p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers' adaptation to mobile phone use: interaction strategies, consequences on driving behaviour and potential impact on road safety Driver Adaptation to Information and Assistance Systems : chapitre 9. In: Driver Adaptation to Information and Assistance Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Huth</w:t>
+                <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drivers' adaptation to mobile phone use: interaction strategies, consequences on driving behaviour and potential impact on road safety Driver Adaptation to Information and Assistance Systems : chapitre 9. In: Driver Adaptation to Information and Assistance Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IET, pp. 173-196, 2014</w:t>
+              <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, 2014, 978-1-4094-3984-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062876v1</w:t>
+                <w:t xml:space="preserve">hal-01497150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for research on drivers’ behavioural adaptation and for the design and deployment of ADAS : chapitre 17. In: Driver Adaptation to Information and Assistance Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drivers' adaptation to mobile phone use: interaction strategies, consequences on driving behaviour and potential impact on road safety Driver Adaptation to Information and Assistance Systems : chapitre 9. In: Driver Adaptation to Information and Assistance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recommendations for research on drivers’ behavioural adaptation and for the design and deployment of ADAS : chapitre 17. In: Driver Adaptation to Information and Assistance Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IET Digital Library, pp. 335-349, 2014</w:t>
+              <w:t xml:space="preserve">Drivers' adaptation to mobile phone use: interaction strategies, consequences on driving behaviour and potential impact on road safety Driver Adaptation to Information and Assistance Systems : chapitre 9. In: Driver Adaptation to Information and Assistance Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IET, pp. 173-196, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057469v1</w:t>
+                <w:t xml:space="preserve">hal-01062876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Vehicles: An eco-friendly mode of transport which induce changes in driving behaviour</w:t>
               </w:r>
@@ -3053,51 +3053,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3506,53 +3506,250 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accidents en intersections en rase campagne : analyse bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2007, 39p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d'utilisation du téléphone au volant en France en 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alinne Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2004, 161p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3620,51 +3817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C374D1E6"/>
+    <w:nsid w:val="B7A90421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3851,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-brusque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2843-0064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220070229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/X-1883-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375560v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.11.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.10.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adrian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2012.0155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debailleux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2008.06.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R67KG32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Auriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its:20080041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its:20089026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2007.04.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8TGW4GK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Paulmier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/136578280103300314" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VRNPF152-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Paulmier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Resche Rigon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peybernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Paumier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Coulomb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lancelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Stevens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Krems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beggiato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasan Bhatti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04773190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Excoffon-Gagnoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousselot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Medevielle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hamelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hamama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-brusque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2843-0064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220070229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/X-1883-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375560v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.11.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.10.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adrian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2012.0155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debailleux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2008.06.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R67KG32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Auriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its:20080041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its:20089026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2007.04.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8TGW4GK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Paulmier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/136578280103300314" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VRNPF152-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Paulmier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Resche Rigon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peybernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Paumier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Coulomb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362975v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lancelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Stevens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Krems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beggiato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasan Bhatti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04773190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Excoffon-Gagnoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousselot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Medevielle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hamelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hamama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Manzano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinne Alauzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>