--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -125,433 +125,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t>
+                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Benoit</w:t>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Buret</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ridel</w:t>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Servouse</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (1-2), pp.70-78. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042215v1</w:t>
+                <w:t xml:space="preserve">hal-04225417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
+                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Jennifer James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+                <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.248. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225417v1</w:t>
+                <w:t xml:space="preserve">hal-04598142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
+                <w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer James</w:t>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedly Kastally</w:t>
+                <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina B Budde</w:t>
+                <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Milesi</w:t>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1-2), pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598142v1</w:t>
+                <w:t xml:space="preserve">hal-04042215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of hybrid larch (Larix x eurolepis Henry) forest reproductive materials: How much does hybrid percentage affect stand performance?</w:t>
               </w:r>
@@ -576,51 +576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (4), pp.541-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -693,51 +693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -958,224 +958,224 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific purity of hybrid larch Forest Reproductive Materials: how much does it matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Pâques</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larix 2012;8. International Symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t>
+              <w:t xml:space="preserve">Larix 2012: Larch in a warm climate, 8th international symposium of IUFRO Working Group S2.02.07 "Larch breeding and genetic resources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hallormsstadur, Iceland. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745016v1</w:t>
+                <w:t xml:space="preserve">hal-02597372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific purity of hybrid larch Forest Reproductive Materials: how much does it matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larix 2012: Larch in a warm climate, 8th international symposium of IUFRO Working Group S2.02.07 "Larch breeding and genetic resources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Hallormsstadur, Iceland. pp.2</w:t>
+              <w:t xml:space="preserve">Larix 2012;8. International Symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597372v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1331,51 +1331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Kinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1895,51 +1895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9530-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9530-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>