--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -485,412 +485,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of past mining activities on water quality in a karst area in the Cévennes region, Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bondu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162274⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267685v1</w:t>
+                <w:t xml:space="preserve">hal-04267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity across four drinking water distribution systems in Croatia: impacts of water management practices and disinfection by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurica Štiglić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurica Štiglić</w:t>
+                <w:t xml:space="preserve">Magdalena Ujević Bošnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Ujević Bošnjak</w:t>
+                <w:t xml:space="preserve">Livia Kurajica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kinsela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 99 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiac146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Héry</w:t>
+                <w:t xml:space="preserve">Impact of past mining activities on water quality in a karst area in the Cévennes region, Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 873, pp.162274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267874v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of the factors controlling bacterial diversity and activity in semi-passive Fe- and As-oxidizing bioreactors treating arsenic-rich acid mine drainage</w:t>
               </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz-Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,51 +1447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 814, pp.151936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1519,274 +1519,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of microbial kinetics and mass transfer in bioreactors simulating the natural attenuation of arsenic and iron in acid mine drainage</w:t>
+                <w:t xml:space="preserve">Diverging Water Ages Inferred From Hydrodynamics, Hydrochemical and Isotopic Tracers in a Tropical Andean Volcano-Sedimentary Confined Aquifer System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+                <w:t xml:space="preserve">Carla Manciati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Luquot</w:t>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124133⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2021.597641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012675v1</w:t>
+                <w:t xml:space="preserve">ird-03290325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging Water Ages Inferred From Hydrodynamics, Hydrochemical and Isotopic Tracers in a Tropical Andean Volcano-Sedimentary Confined Aquifer System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of microbial kinetics and mass transfer in bioreactors simulating the natural attenuation of arsenic and iron in acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Patris</w:t>
+                <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Leduc</w:t>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 405, pp.124133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frwa.2021.597641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03290325v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-Scale Bio-Treatment of Real Arsenic-Rich Acid Mine Drainage</w:t>
               </w:r>
@@ -2419,390 +2419,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and nutrients as drivers of microbially mediated arsenic oxidation and removal from acid mine drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tardy</w:t>
+                <w:t xml:space="preserve">Los drenajes ácidos de minas : Herencia de una contaminación histórica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Okeanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.30-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110146v1</w:t>
+                <w:t xml:space="preserve">hal-02338501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los drenajes ácidos de minas : Herencia de una contaminación histórica.</w:t>
+                <w:t xml:space="preserve">Hydraulic retention time affects bacterial community structure in an As-rich acid mine drainage (AMD) biotreatment process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Okeanos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (22), pp.9803-9813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-9290-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338501v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic retention time affects bacterial community structure in an As-rich acid mine drainage (AMD) biotreatment process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and nutrients as drivers of microbially mediated arsenic oxidation and removal from acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 102 (22), pp.9803-9813. </w:t>
+              <w:t xml:space="preserve">, 2018, 102 (5), pp.2413-2424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-9290-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-017-8716-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129748v1</w:t>
+                <w:t xml:space="preserve">hal-02110146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymetallic pollution from abandoned mines in Mediterranean regions: a multidisciplinary approach to environmental risks</w:t>
               </w:r>
@@ -2922,51 +2922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bacterial communities mediating the treatment of an as-rich acid mine drainage in a field pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -3586,295 +3586,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine determination of inorganic arsenic speciation in precipitates from acid mine drainage using orthophosphoric acid extraction followed by HPLC-ICP-MS</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Detection of the Thiomonas Population and the Thiomonas Arsenite Oxidase Involved in Natural Arsenite Attenuation Processes in the Carnoulès Acid Mine Drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Resongles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Delpoux</w:t>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (40), pp.7420--7426. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6AY02084D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2016.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086956v1</w:t>
+                <w:t xml:space="preserve">hal-02086958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Detection of the Thiomonas Population and the Thiomonas Arsenite Oxidase Involved in Natural Arsenite Attenuation Processes in the Carnoulès Acid Mine Drainage</w:t>
+                <w:t xml:space="preserve">Routine determination of inorganic arsenic speciation in precipitates from acid mine drainage using orthophosphoric acid extraction followed by HPLC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
+                <w:t xml:space="preserve">E. Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Farasin</w:t>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (40), pp.7420--7426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2016.00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6AY02084D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086958v1</w:t>
+                <w:t xml:space="preserve">hal-02086956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Distribution of Arsenic-Related Genes Along a Pollution Gradient in a River Affected by Acid Mine Drainage</w:t>
               </w:r>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (3), pp.672--685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4162,51 +4162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72 (3), pp.608--620. </w:t>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5044,51 +5044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,965 +5172,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment characterization and its implications for arsenic mobilization in deep aquifers of eastern Croatia</w:t>
+                <w:t xml:space="preserve">Arsenic Scavenging by Aluminum-Substituted Ferrihydrites in a Circumneutral pH River Impacted by Acid Mine Drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ujević Bošnjak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Casiot</w:t>
+                <w:t xml:space="preserve">Areej Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ž. Duić</w:t>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fazinić</w:t>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Halamić</w:t>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.12.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.12784-12792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es4020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341047v1</w:t>
+                <w:t xml:space="preserve">hal-01018033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic Scavenging by Aluminum-Substituted Ferrihydrites in a Circumneutral pH River Impacted by Acid Mine Drainage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Maillot</w:t>
+                <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es4020234⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (8), pp.1536-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3em00215b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018033v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Sediment characterization and its implications for arsenic mobilization in deep aquifers of eastern Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ujević Bošnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ž. Duić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fazinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Halamić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (8), pp.1536-1544. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126-127, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3em00215b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717824v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and reactivity of As(III)- and As(V)-rich schwertmannites and amorphous ferric arsenate sulfate from the Carnoule's acid mine drainage, France: Comparison with biotic and abiotic model compounds and implications for As remediation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-year survey of sulfate-reducing bacteria community structure in Carnoulès acid mine drainage (France), highly contaminated by arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Juillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">L. Giloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.016⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (3), pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018059v1</w:t>
+                <w:t xml:space="preserve">hal-01631885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-year survey of sulfate-reducing bacteria community structure in Carnoulès acid mine drainage (France), highly contaminated by arsenic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Bruneel</w:t>
+                <w:t xml:space="preserve">Structure and reactivity of As(III)- and As(V)-rich schwertmannites and amorphous ferric arsenate sulfate from the Carnoule's acid mine drainage, France: Comparison with biotic and abiotic model compounds and implications for As remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 83 (3), pp.724-737. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.310-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631885v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical characterization of arsenic contaminated alluvial aquifers in Eastern Croatia using multivariate statistical techniques and arsenic risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ujević Bošnjak</w:t>
+                <w:t xml:space="preserve">Archaeal diversity: Temporal variation in the arsenic-rich creek sediments of Carnoulès Mine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Capak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Sipos</w:t>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.01.021⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-012-0466-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341080v1</w:t>
+                <w:t xml:space="preserve">hal-01631853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal diversity: Temporal variation in the arsenic-rich creek sediments of Carnoulès Mine, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Desoeuvre</w:t>
+                <w:t xml:space="preserve">Hydrochemical characterization of arsenic contaminated alluvial aquifers in Eastern Croatia using multivariate statistical techniques and arsenic risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ujević Bošnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Capak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jazbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lauga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Delpoux</w:t>
+                <w:t xml:space="preserve">L. Sipos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (4), pp.645-657. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.100-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00792-012-0466-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631853v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child neurodevelopment in a Bolivian mining city</w:t>
               </w:r>
@@ -6670,376 +6670,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominance of Aqueous Tl(I) Species in the River System Downstream from the Abandoned Carnoulès Mine (Southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Active Bacterial Community Involved in Natural Attenuation Processes in Arsenic-Rich Creek Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chaumande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (6), pp.2056-2064. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.793-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es102064r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9808-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680828v1</w:t>
+                <w:t xml:space="preserve">hal-02341109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Active Bacterial Community Involved in Natural Attenuation Processes in Arsenic-Rich Creek Sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predominance of Aqueous Tl(I) Species in the River System Downstream from the Abandoned Carnoulès Mine (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9808-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (6), pp.2056-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es102064r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02341109v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and geochemistry of arsenic in the groundwater of Eastern Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ujević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ž. Duić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sipos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7102,77 +7102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated insight into the natural attenuation of As concentrations in Reigous Creek (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7275,51 +7275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Egal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7391,51 +7391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and geochemical control of metals and arsenic in a Mediterranean river contaminated by acid mine drainage (the Amous River, France); preliminary assessment of impacts on fish (Leuciscus cephalus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7524,77 +7524,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic control on the formation of tooeleite, schwertmannite and jarosite by Acidithiobacillus ferrooxidans strains in an As(III)-rich acid mine water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7652,510 +7652,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes in acid mine waters and iron-rich solids from the Tinto-Odiel Basin (Iberian Pyrite Belt, Southwest Spain)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale study of As biomineralization in an acid mine drainage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">K. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">T.H. Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tyliszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.05.006⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (16), pp.3949-3963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641774v1</w:t>
+                <w:t xml:space="preserve">hal-00365847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodesulfovibrio hydrogeniphilus sp. nov., a new thermophilic sulphate-reducing bacterium isolated from a Tunisian hot spring.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+                <w:t xml:space="preserve">Iron isotopes in acid mine waters and iron-rich solids from the Tinto-Odiel Basin (Iberian Pyrite Belt, Southwest Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Cayol</w:t>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Fauque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31 (1), pp.38-42. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 253 (3-4), pp.162-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2007.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00752866v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale study of As biomineralization in an acid mine drainage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodesulfovibrio hydrogeniphilus sp. nov., a new thermophilic sulphate-reducing bacterium isolated from a Tunisian hot spring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Benzerara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Morin</w:t>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H. Yoon</w:t>
+                <w:t xml:space="preserve">Jean Luc Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Tyliszczak</w:t>
+                <w:t xml:space="preserve">Guy Fauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (1), pp.38-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2007.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.05.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00365847v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial biomineralization and redox transformation of As and Fe in an acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (4), pp.788-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8360,77 +8360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ arsenic speciation in Earth surface environments: Importance of iron oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8648,77 +8648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of microorganisms in Fe-As-rich acid mine drainage waters of Carnoulès, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Personné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Personné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8893,669 +8893,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in a pyrite-rich tailings impoundment (Carnoulès, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption and redox processes controlling arsenic fate and transport in a stream impacted by acid mine drainage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aude Fourçans</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Personné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490450590947805⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 347 (1-3), pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841790v1</w:t>
+                <w:t xml:space="preserve">hal-00020206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and redox processes controlling arsenic fate and transport in a stream impacted by acid mine drainage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diversity in a pyrite-rich tailings impoundment (Carnoulès, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebrun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.C. Personné</w:t>
+                <w:t xml:space="preserve">Aude Fourçans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 347 (1-3), pp.122-130. </w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (5), pp.249-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.12.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490450590947805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020206v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Formation of Tooeleite and Mixed Arsenic(III) or Arsenic(V)-Iron(III) Gels in the Carnoulès Acid Mine Drainage, France. A XANES, XRD, and SEM Study.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical Processes Controlling the Formation of As-Rich Waters Within a Tailings Impoundment (Carnoulès, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Personné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es025688p⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (4), pp.273-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:AQUA.0000028985.07557.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085109v1</w:t>
+                <w:t xml:space="preserve">hal-03534048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Processes Controlling the Formation of As-Rich Waters Within a Tailings Impoundment (Carnoulès, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial Formation of Tooeleite and Mixed Arsenic(III) or Arsenic(V)-Iron(III) Gels in the Carnoulès Acid Mine Drainage, France. A XANES, XRD, and SEM Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Personné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouadio Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9 (4), pp.273-290. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (9), pp.1705-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:AQUA.0000028985.07557.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es025688p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534048v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Oxidation Zoning in Mine Tailings Generating Arsenic-rich Acidic Waters (Carnoulès, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mine Water and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (1), pp.7-14. </w:t>
@@ -9764,90 +9764,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial immobilization and oxidation of arsenic in acid mine drainage (Carnoulès creek, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Personné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (12), pp.2929-2936. </w:t>
@@ -10987,51 +10987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF ISOTRACE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11050,277 +11050,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-passive treatment of the As-rich acid mine drainage of Carnoulès (Gard, France) in sulfate-reducing bioreactor: results from laboratory and on-site experiments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEBE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781082v1</w:t>
+                <w:t xml:space="preserve">hal-04781065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+                <w:t xml:space="preserve">Semi-passive treatment of the As-rich acid mine drainage of Carnoulès (Gard, France) in sulfate-reducing bioreactor: results from laboratory and on-site experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Landrot</w:t>
+                <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">ISEBE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781065v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de l'arsenic dans la rivière Orbiel en aval du district minier de Salsigne (Aude): sources, dynamique et flux au cours d'épisodes de crue</w:t>
               </w:r>
@@ -11457,51 +11457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11550,191 +11550,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geothermalisme et impact sur la qualité des eaux : exemple de l’aquifère volcano-sédimentaire Chiche dans les Andes équatoriennes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'université Mustapha Stambouli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Mascara, Algérie</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781654v1</w:t>
+                <w:t xml:space="preserve">hal-04781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de systèmes de traitement des DMAs arséniés basés sur la sulfato-réduction microbienne : cas du site de Carnoulès, du laboratoire au site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11766,544 +11770,540 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Transition des Anciennes Exploitations de Minerais Arséniés vers de nouveaux usages, TAEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Forget</w:t>
+                <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque 2022 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781610v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La bioremédiation des eaux minières : vingt ans de recherches sur l’ancien site minier de Carnoulès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2022 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Eau Polytech,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781678v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioremédiation des eaux minières : vingt ans de recherches sur l’ancien site minier de Carnoulès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Eau Polytech,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781644v1</w:t>
+                <w:t xml:space="preserve">hal-04780969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mylène Marie</w:t>
+                <w:t xml:space="preserve">Geothermalisme et impact sur la qualité des eaux : exemple de l’aquifère volcano-sédimentaire Chiche dans les Andes équatoriennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Manciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Congrès de l'université Mustapha Stambouli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mascara, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780969v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire de l'ancienne mine de Carnoulès : de l'observation à la bioremediation. Retour sur 20 ans de travaux interdisciplinaires à HSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12341,90 +12341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12466,51 +12466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the total and active bacterial communities in a bioremediation field-trial of As-rich acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12617,51 +12617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12725,64 +12725,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bruneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12814,359 +12814,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of arsenic rich acid mine water in sulfate reducing bioreactors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spéciation chimique et isotopie pour l’étude de processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Congress &amp; Exhibition on Arsenic in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée scientifique HydroSciences Montpellier – Institut Européen des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404321v1</w:t>
+                <w:t xml:space="preserve">hal-04781552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéciation chimique et isotopie pour l’étude de processus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination Of The Natural Geochemical Background Of Anthropogenic Geochemical Inputs: Conceptual Analysis Applied To The Characterization Of Groundwater Masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lionel Ebengue Atega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique HydroSciences Montpellier – Institut Européen des Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IAH 2021 - The 48th International Association of Hydrogeologists Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781552v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination Of The Natural Geochemical Background Of Anthropogenic Geochemical Inputs: Conceptual Analysis Applied To The Characterization Of Groundwater Masses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Remediation of arsenic rich acid mine water in sulfate reducing bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH 2021 - The 48th International Association of Hydrogeologists Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">The 8th International Congress &amp; Exhibition on Arsenic in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346200v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-site Treatment of Arsenic-rich Acid Mine Drainage by Sulfate Reducing Bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13493,90 +13493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie d'absorption des rayons X pour une approche moléculaire en sciences de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13612,247 +13612,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-precipitation of arsenic and antimony from acid mine water in a sulfate-reducing bioreactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Joulian</w:t>
+                <w:t xml:space="preserve">Modeling bioremediation of As-rich acid mine drainage in a flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Aug 2019, Barcelone, Spain. pp.1827</w:t>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338698v1</w:t>
+                <w:t xml:space="preserve">hal-02310639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling bioremediation of As-rich acid mine drainage in a flow reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+                <w:t xml:space="preserve">Bio-precipitation of arsenic and antimony from acid mine water in a sulfate-reducing bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gassaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Aug 2019, Barcelone, Spain. pp.1827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310639v1</w:t>
+                <w:t xml:space="preserve">hal-02338698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Mechanisms of Trace Metal-Bearing Sulfide Minerals in Acidic and Saline Environments.</w:t>
               </w:r>
@@ -13864,51 +13864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14088,51 +14088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la bioremédiation des eaux acides arséniées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14278,51 +14278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir des contaminants métalliques dans l'environnement aquatique sous le contrôle des micro-organismes? Cas des Drainages miniers acides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14425,51 +14425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sbabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting Meeting of the UNESCO Sida Project on “Environmental and Health Impacts of Abandoned Mines in Sub-Saharan African Countries”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nairobi, Kenya</w:t>
@@ -14498,90 +14498,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés bactériennes d’un bioréacteur traitant un drainage minier acide riche en arsenic in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14617,293 +14617,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geochemistry of Pore Waters in Riverbed Sediments in a Mining-Impacted Landscape: Sources of Potentially Toxic Elements.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Ghezzi</w:t>
+                <w:t xml:space="preserve">Dynamics of bacterial communities in a field-scale pilot treating As-rich acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Giannecchini</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMWA 2017 – Mine Water &amp; Circular Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rauha – Lappeenranta, Finland</w:t>
+              <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106905v1</w:t>
+                <w:t xml:space="preserve">hal-02101274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial communities in a field-scale pilot treating As-rich acid mine drainage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Monitoring of biological oxidation and removal of arsenic and iron in a field bioreactor treating As-rich acid mine drainage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101274v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiology of Acid Mine Drainage: from natural attenuation to bioremediation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14932,182 +14932,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of biological oxidation and removal of arsenic and iron in a field bioreactor treating As-rich acid mine drainage.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elia Laroche</w:t>
+                <w:t xml:space="preserve">The Geochemistry of Pore Waters in Riverbed Sediments in a Mining-Impacted Landscape: Sources of Potentially Toxic Elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Perotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Orazio, Massimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Tardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Roberto Giannecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IMWA 2017 – Mine Water &amp; Circular Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rauha – Lappeenranta, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112369v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'un drainage minier acide riche en arsenic et zinc en bioréacteurs à lit fixe disposés en série</w:t>
               </w:r>
@@ -15132,51 +15132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15208,277 +15208,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127845v1</w:t>
+                <w:t xml:space="preserve">hal-02122569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tardy</w:t>
+                <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Braungardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122569v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using of Next Generation Sequencing to understand implication of microorganisms in formation and attenuation of acid mine drainage.</w:t>
               </w:r>
@@ -15589,90 +15589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental parameters as drivers of bacterial communities responsible for arsenic removal from acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15708,182 +15708,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput sequencing in a former Pb-Zn mine rich in arsenic revealed an unexpected diversity.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Biohydrometallurgy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497565v1</w:t>
+                <w:t xml:space="preserve">hal-02146336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural arsenic removal processes in Acid Mine Drainage (AMD) and AMD impacted rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15891,51 +15861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop " Environmental impacts of mining and smelting"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, Jan 2015, Orsay, France</w:t>
@@ -15958,493 +15928,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relations Between Arsenic Speciation And Mobility In Mine Drainage Sediments And Microbial Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">13th Sga Biennial Meeting - Mineral Resources In A Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146336v1</w:t>
+                <w:t xml:space="preserve">hal-02473509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations Between Arsenic Speciation And Mobility In Mine Drainage Sediments And Microbial Communities.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Sga Biennial Meeting - Mineral Resources In A Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473509v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arsenic biogeochemical cycling in two alkaline pit lakes from the abandoned lead mining area of Zeïda (Moulouya, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Benyassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, ?, France</w:t>
+              <w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143196v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic biogeochemical cycling in two alkaline pit lakes from the abandoned lead mining area of Zeïda (Moulouya, Morocco)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of high-throughput sequencing in a former Pb-Zn mine rich in arsenic revealed an unexpected diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sbabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">21st International Biohydrometallurgy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134897v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des eaux de lacs de carrières de la mine abandonnée de Zeida</w:t>
               </w:r>
@@ -16932,51 +16932,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity: a new tool to better trace the origin of arsenic transported in in mine-impacted river during floods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17066,51 +17066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of arsenic and trace metals in the Orbiel River downstream the Salsigne mining district (Aude, France): sources, dynamics and fluxes during floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière Lali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17181,256 +17181,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Zamora</w:t>
+                <w:t xml:space="preserve">Développement et mise en oeuvre d'une fonction d'agrégation multicritères pour discriminer les apports anthropiques en As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lionel Ebengue Atega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">Journée de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, ALES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404615v1</w:t>
+                <w:t xml:space="preserve">ineris-04610305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et mise en oeuvre d'une fonction d'agrégation multicritères pour discriminer les apports anthropiques en As</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, ALES, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04610305v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic fractionation in the environment: first insights from theoretical and experimental investigations</w:t>
               </w:r>
@@ -17934,51 +17934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Stetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areej Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18072,51 +18072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18184,51 +18184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastard C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18471,122 +18471,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et distribution de gènes liés à l’arsenic le long d’un gradient de pollution, dans une rivière affectée par un drainage minier acide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and chemical analysis and speciation of Arsenic of water pit lakes from the abandoned mine of Zeida (High Moulouya, Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Benyassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">International Conference On Water, Energy &amp; Climate Change (Wecc-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122609v1</w:t>
+                <w:t xml:space="preserve">hal-02127636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of microorganisms in formation and attenuation of acid mine drainage, lessons from the former Pb-Zn and arsenic-rich mine of Carnoulès, France.</w:t>
               </w:r>
@@ -18691,152 +18721,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical analysis and speciation of Arsenic of water pit lakes from the abandoned mine of Zeida (High Moulouya, Morocco).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
+                <w:t xml:space="preserve">Diversité et distribution de gènes liés à l’arsenic le long d’un gradient de pollution, dans une rivière affectée par un drainage minier acide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Water, Energy &amp; Climate Change (Wecc-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127636v1</w:t>
+                <w:t xml:space="preserve">hal-02122609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions d’origine minière et leur impact sur la qualité de l’eau sur le bassin versant des Gardons</w:t>
               </w:r>
@@ -19103,90 +19103,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'oxydation biologique et d'élimination du fer et de l'arsenic dans des eaux de Drainage Minier Acide (DMA) : expériences à l'échelle d'un pilote de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Montpelliérain de l’Eau et de l’Environnement (IM2E)- Journée des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -19228,90 +19228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial arsenic and iron oxidation in acid mine drainage: from natural attenuation to biological passive treatment process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Environmental Impacts of Mining and Smelting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
@@ -19334,221 +19334,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ngECOST-DMA Ingénierie écologique appliquée à la gestion intégrée de stériles et drainages miniers acides riches en arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Arsenic in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">8ème Journée des écotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063785v1</w:t>
+                <w:t xml:space="preserve">hal-02088736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ngECOST-DMA Ingénierie écologique appliquée à la gestion intégrée de stériles et drainages miniers acides riches en arsenic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Dollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée des écotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Congress on Arsenic in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088736v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Bio-monitoring of freshwater quality using the amphipod, Gammarus pulex</w:t>
               </w:r>
@@ -19967,51 +19967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20079,103 +20079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bauda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Risser</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Devin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Dollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Litter M. I.; Nicolli H. B.; Meichtry J. M.; Qunincy N.; Bundschuh J.; Bhattachary P.; Naidu R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One century of the Discovery of arsenicosis in Latin America (1914-2014)</w:t>
@@ -20660,51 +20660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Ermo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Planer-Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica &#352;tigli&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kurajica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kinsela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz-Vanegas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-022-00885-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03290325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Manciati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.597641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05276-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mghazli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbabou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9290-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Campanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Onor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Perotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.05.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gassaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.09.060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0710-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0826-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Dui&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fazini&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halami&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.12.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Adra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4020234" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giloteaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341080v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Capak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jazbec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sipos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-012-0466-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680828v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Verma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102064r" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.04.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R61K634-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Cordier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sarmiento" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nieto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK18RZN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haouari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.12.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5Q2K2QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Yoon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyliszczak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.046" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.551-556.2006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Personn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.11.072" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841790v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koffi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450590947805" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025688p" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJG8BQ30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AQUA.0000028985.07557.39" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8R4V9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590068v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00365-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM7WX5MN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chassaigne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280357" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559787v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacchina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A900319C" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SZR38JWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809027k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/912872F03FF3D4DBC611A5C245601CFC1C8BF23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696972v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.B. Alonso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590113v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805954c" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898244v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781082v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz Vanegas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781616v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781644v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780945v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bruneel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404321v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781552v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780772v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Djibrine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404360v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497765v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338698v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02310639v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338851v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l V" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339218v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338794v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339191v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339223v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106905v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghezzi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Orazio, Massimo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giannecchini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101274v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102214v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112369v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tardy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128886v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dahmani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497565v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476532v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adra" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473509v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134897v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyassine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064972v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184269v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780720v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konat&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404627v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malcles" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338918v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scimeetings.acs.org/exhibit/Potential-arsenic-sulfide-uranium-phosphate/3126574" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339094v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098575v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghezzi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bramanti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanella" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106731v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122609v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127636v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128449v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312147v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-63" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135090v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063785v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Risser" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dollard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088736v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592624v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186802v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charmantier-Daures" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338642v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315153353-37" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774477v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Risser" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868485v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006559v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Ermo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Planer-Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica &#352;tigli&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kurajica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kinsela" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz-Vanegas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-022-00885-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03290325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Manciati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.597641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05276-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mghazli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbabou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9290-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Campanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Onor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Perotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.05.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gassaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.09.060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0710-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0826-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Adra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4020234" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Dui&#263;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fazini&#263;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halami&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.12.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giloteaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-012-0466-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Capak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jazbec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sipos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680828v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Verma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102064r" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.04.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R61K634-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Cordier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sarmiento" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nieto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK18RZN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Yoon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyliszczak" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.046" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haouari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.12.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5Q2K2QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.551-556.2006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Personn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.11.072" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841790v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koffi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450590947805" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AQUA.0000028985.07557.39" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8R4V9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085109v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025688p" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJG8BQ30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590068v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00365-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM7WX5MN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chassaigne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280357" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559787v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacchina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A900319C" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SZR38JWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809027k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/912872F03FF3D4DBC611A5C245601CFC1C8BF23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696972v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.B. Alonso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590113v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805954c" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898244v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781082v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz Vanegas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781616v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781644v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781654v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780945v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bruneel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tris" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780772v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Djibrine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404360v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497765v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02310639v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338698v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338851v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l V" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339218v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338794v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339191v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339223v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101274v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112369v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tardy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102214v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106905v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghezzi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Orazio, Massimo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giannecchini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128886v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dahmani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476532v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adra" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473509v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134897v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497565v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyassine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064972v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184269v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780720v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konat&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404627v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malcles" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338918v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scimeetings.acs.org/exhibit/Potential-arsenic-sulfide-uranium-phosphate/3126574" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339094v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098575v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghezzi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bramanti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanella" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106731v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127636v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122609v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128449v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312147v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-63" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135090v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088736v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063785v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Risser" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dollard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592624v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186802v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charmantier-Daures" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338642v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315153353-37" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774477v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Risser" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868485v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006559v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>