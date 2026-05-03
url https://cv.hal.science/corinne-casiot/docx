--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1004,468 +1004,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of Semi-passive Systems for the Biological Treatment of High-As Acid Mine Drainage: Results from a Year of Monitoring at the Carnoulès Mine (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Diaz-Vanegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Lin Liming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">M. Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
+              <w:t xml:space="preserve">Mine Water and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.679-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10230-022-00885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857742v1</w:t>
+                <w:t xml:space="preserve">hal-03717097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Semi-passive Systems for the Biological Treatment of High-As Acid Mine Drainage: Results from a Year of Monitoring at the Carnoulès Mine (Southern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Diaz-Vanegas</w:t>
+                <w:t xml:space="preserve">Equilibrium mass-dependent isotope fractionation of antimony between stibnite and Sb secondary minerals: A first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Méheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mine Water and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10230-022-00885-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 611, pp.121115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717097v1</w:t>
+                <w:t xml:space="preserve">hal-03812631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium mass-dependent isotope fractionation of antimony between stibnite and Sb secondary minerals: A first-principles study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Ferrari</w:t>
+                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Méheut</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 611, pp.121115. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812631v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation of a multi-criteria aggregation operator to estimate the contributions of the natural geochemical background and anthropogenic inputs in groundwater in former mining regions: An application to arsenic and antimony in the Gardon river watershed (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lionel Ebengue Atega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1519,555 +1519,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging Water Ages Inferred From Hydrodynamics, Hydrochemical and Isotopic Tracers in a Tropical Andean Volcano-Sedimentary Confined Aquifer System</w:t>
+                <w:t xml:space="preserve">Modeling of microbial kinetics and mass transfer in bioreactors simulating the natural attenuation of arsenic and iron in acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Manciati</w:t>
+                <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Taupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Leduc</w:t>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2021.597641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 405, pp.124133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03290325v1</w:t>
+                <w:t xml:space="preserve">hal-03012675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of microbial kinetics and mass transfer in bioreactors simulating the natural attenuation of arsenic and iron in acid mine drainage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diverging Water Ages Inferred From Hydrodynamics, Hydrochemical and Isotopic Tracers in a Tropical Andean Volcano-Sedimentary Confined Aquifer System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Manciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Luquot</w:t>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 405, pp.124133. </w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2021.597641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012675v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03290325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-Scale Bio-Treatment of Real Arsenic-Rich Acid Mine Drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">A single-step purification method for the precise determination of the antimony isotopic composition of environmental, geological and biological samples by HG-MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-021-05276-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.776-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ja00452a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365805v1</w:t>
+                <w:t xml:space="preserve">hal-03240720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-step purification method for the precise determination of the antimony isotopic composition of environmental, geological and biological samples by HG-MC-ICP-MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Laboratory-Scale Bio-Treatment of Real Arsenic-Rich Acid Mine Drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (4), pp.776-785. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (8), pp.330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ja00452a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-021-05276-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240720v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting Arsenic biogeochemical cycling in two Moroccan alkaline pit lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los drenajes ácidos de minas : Herencia de una contaminación histórica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic retention time affects bacterial community structure in an As-rich acid mine drainage (AMD) biotreatment process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,51 +2572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102 (22), pp.9803-9813. </w:t>
@@ -2680,51 +2680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,51 +2948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,64 +3458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete removal of arsenic and zinc from a heavily contaminated acid mine drainage via an indigenous SRB consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,295 +3586,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Detection of the Thiomonas Population and the Thiomonas Arsenite Oxidase Involved in Natural Arsenite Attenuation Processes in the Carnoulès Acid Mine Drainage</w:t>
+                <w:t xml:space="preserve">Routine determination of inorganic arsenic speciation in precipitates from acid mine drainage using orthophosphoric acid extraction followed by HPLC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
+                <w:t xml:space="preserve">E. Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Farasin</w:t>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (40), pp.7420--7426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2016.00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6AY02084D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086958v1</w:t>
+                <w:t xml:space="preserve">hal-02086956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine determination of inorganic arsenic speciation in precipitates from acid mine drainage using orthophosphoric acid extraction followed by HPLC-ICP-MS</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Detection of the Thiomonas Population and the Thiomonas Arsenite Oxidase Involved in Natural Arsenite Attenuation Processes in the Carnoulès Acid Mine Drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Resongles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Delpoux</w:t>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (40), pp.7420--7426. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6AY02084D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2016.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086956v1</w:t>
+                <w:t xml:space="preserve">hal-02086958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Distribution of Arsenic-Related Genes Along a Pollution Gradient in a River Affected by Acid Mine Drainage</w:t>
               </w:r>
@@ -4123,90 +4123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution of Eukaryotic Communities Using High-Throughput Sequencing Along a Pollution Gradient in the Arsenic-Rich Creek Sediments of Carnoulès Mine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72 (3), pp.608--620. </w:t>
@@ -4910,77 +4910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of arsenite, arsenate and methyl-arsenic species from streambed sediment impacted by acid mine drainage: a microcosm study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,965 +5172,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic Scavenging by Aluminum-Substituted Ferrihydrites in a Circumneutral pH River Impacted by Acid Mine Drainage</w:t>
+                <w:t xml:space="preserve">Sediment characterization and its implications for arsenic mobilization in deep aquifers of eastern Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areej Adra</w:t>
+                <w:t xml:space="preserve">M. Ujević Bošnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
+                <w:t xml:space="preserve">Ž. Duić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+                <w:t xml:space="preserve">S. Fazinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Menguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Maillot</w:t>
+                <w:t xml:space="preserve">J. Halamić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es4020234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126-127, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018033v1</w:t>
+                <w:t xml:space="preserve">hal-02341047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Arsenic Scavenging by Aluminum-Substituted Ferrihydrites in a Circumneutral pH River Impacted by Acid Mine Drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areej Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3em00215b⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.12784-12792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es4020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717824v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment characterization and its implications for arsenic mobilization in deep aquifers of eastern Croatia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Halamić</w:t>
+                <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 126-127, pp.55-66. </w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (8), pp.1536-1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3em00215b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341047v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-year survey of sulfate-reducing bacteria community structure in Carnoulès acid mine drainage (France), highly contaminated by arsenic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and reactivity of As(III)- and As(V)-rich schwertmannites and amorphous ferric arsenate sulfate from the Carnoule's acid mine drainage, France: Comparison with biotic and abiotic model compounds and implications for As remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giloteaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12028⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.310-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631885v1</w:t>
+                <w:t xml:space="preserve">hal-01018059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and reactivity of As(III)- and As(V)-rich schwertmannites and amorphous ferric arsenate sulfate from the Carnoule's acid mine drainage, France: Comparison with biotic and abiotic model compounds and implications for As remediation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
+                <w:t xml:space="preserve">Three-year survey of sulfate-reducing bacteria community structure in Carnoulès acid mine drainage (France), highly contaminated by arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Juillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104, pp.310-329. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (3), pp.724-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018059v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal diversity: Temporal variation in the arsenic-rich creek sediments of Carnoulès Mine, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Desoeuvre</w:t>
+                <w:t xml:space="preserve">Hydrochemical characterization of arsenic contaminated alluvial aquifers in Eastern Croatia using multivariate statistical techniques and arsenic risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ujević Bošnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Capak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jazbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Delpoux</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sipos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-012-0466-8⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631853v1</w:t>
+                <w:t xml:space="preserve">hal-02341080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical characterization of arsenic contaminated alluvial aquifers in Eastern Croatia using multivariate statistical techniques and arsenic risk assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Jazbec</w:t>
+                <w:t xml:space="preserve">Archaeal diversity: Temporal variation in the arsenic-rich creek sediments of Carnoulès Mine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sipos</w:t>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 420, pp.100-110. </w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.645-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00792-012-0466-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341080v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child neurodevelopment in a Bolivian mining city</w:t>
               </w:r>
@@ -6969,77 +6969,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and geochemistry of arsenic in the groundwater of Eastern Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ujević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ž. Duić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sipos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7128,51 +7128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7275,51 +7275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Egal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7550,51 +7550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7652,510 +7652,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale study of As biomineralization in an acid mine drainage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron isotopes in acid mine waters and iron-rich solids from the Tinto-Odiel Basin (Iberian Pyrite Belt, Southwest Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Benzerara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Morin</w:t>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H. Yoon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Tyliszczak</w:t>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.05.046⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 253 (3-4), pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365847v1</w:t>
+                <w:t xml:space="preserve">hal-00641774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes in acid mine waters and iron-rich solids from the Tinto-Odiel Basin (Iberian Pyrite Belt, Southwest Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+                <w:t xml:space="preserve">Thermodesulfovibrio hydrogeniphilus sp. nov., a new thermophilic sulphate-reducing bacterium isolated from a Tunisian hot spring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 253 (3-4), pp.162-171. </w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (1), pp.38-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641774v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodesulfovibrio hydrogeniphilus sp. nov., a new thermophilic sulphate-reducing bacterium isolated from a Tunisian hot spring.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale study of As biomineralization in an acid mine drainage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+                <w:t xml:space="preserve">K. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Cayol</w:t>
+                <w:t xml:space="preserve">T.H. Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Fauque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">J. Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tyliszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (16), pp.3949-3963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00752866v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial biomineralization and redox transformation of As and Fe in an acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (4), pp.788-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8360,77 +8360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ arsenic speciation in Earth surface environments: Importance of iron oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8500,286 +8500,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term variability of dissolved trace element concentrations in the Marne and Seine Rivers near Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">Diversity of microorganisms in Fe-As-rich acid mine drainage waters of Carnoulès, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+                <w:t xml:space="preserve">J.-C. Personné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 367 (1), pp.278-287. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (1), pp.551-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.1.551-556.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589014v1</w:t>
+                <w:t xml:space="preserve">hal-01841786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of microorganisms in Fe-As-rich acid mine drainage waters of Carnoulès, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Short-term variability of dissolved trace element concentrations in the Marne and Seine Rivers near Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Personné</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 367 (1), pp.278-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.1.551-556.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01841786v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bacterial strain mediating As oxidation in the Fe-rich biofilm naturally growing in a groundwater Fe treatment pilot unit</w:t>
               </w:r>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Personné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8893,630 +8893,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and redox processes controlling arsenic fate and transport in a stream impacted by acid mine drainage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diversity in a pyrite-rich tailings impoundment (Carnoulès, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.C. Personné</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fourçans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.12.039⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (5), pp.249-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490450590947805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020206v1</w:t>
+                <w:t xml:space="preserve">hal-01841790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in a pyrite-rich tailings impoundment (Carnoulès, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption and redox processes controlling arsenic fate and transport in a stream impacted by acid mine drainage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aude Fourçans</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Personné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22 (5), pp.249-257. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 347 (1-3), pp.122-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490450590947805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841790v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Processes Controlling the Formation of As-Rich Waters Within a Tailings Impoundment (Carnoulès, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial Formation of Tooeleite and Mixed Arsenic(III) or Arsenic(V)-Iron(III) Gels in the Carnoulès Acid Mine Drainage, France. A XANES, XRD, and SEM Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leblanc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Personné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouadio Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:AQUA.0000028985.07557.39⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (9), pp.1705-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es025688p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534048v1</w:t>
+                <w:t xml:space="preserve">hal-00085109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Formation of Tooeleite and Mixed Arsenic(III) or Arsenic(V)-Iron(III) Gels in the Carnoulès Acid Mine Drainage, France. A XANES, XRD, and SEM Study.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical Processes Controlling the Formation of As-Rich Waters Within a Tailings Impoundment (Carnoulès, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Personné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 37 (9), pp.1705-1712. </w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (4), pp.273-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es025688p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/B:AQUA.0000028985.07557.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085109v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Oxidation Zoning in Mine Tailings Generating Arsenic-rich Acidic Waters (Carnoulès, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,90 +9764,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial immobilization and oxidation of arsenic in acid mine drainage (Carnoulès creek, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Personné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (12), pp.2929-2936. </w:t>
@@ -10458,106 +10458,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 123 (12), pp.2887-2893</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 123 (12), pp.2887-2893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a805954c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696972v1</w:t>
+                <w:t xml:space="preserve">hal-01590113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous speciation of arsenic, selenium, antimony and tellurium species in waters and soil extracts by capillary electrophoresis and UV detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10579,99 +10588,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Potin-Gautier</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 123 (12), pp.2887-2893. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 123 (12), pp.2887-2893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a805954c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01590113v1</w:t>
+                <w:t xml:space="preserve">hal-02696972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10702,90 +10702,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de techniques de bio-traitement passives ou semi-passives applicables aux drainages miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e RNR SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
@@ -11050,277 +11050,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-passive treatment of the As-rich acid mine drainage of Carnoulès (Gard, France) in sulfate-reducing bioreactor: results from laboratory and on-site experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gautier Landrot</w:t>
+                <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">ISEBE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781065v1</w:t>
+                <w:t xml:space="preserve">hal-04781082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-passive treatment of the As-rich acid mine drainage of Carnoulès (Gard, France) in sulfate-reducing bioreactor: results from laboratory and on-site experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEBE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781082v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de l'arsenic dans la rivière Orbiel en aval du district minier de Salsigne (Aude): sources, dynamique et flux au cours d'épisodes de crue</w:t>
               </w:r>
@@ -11550,1006 +11550,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geothermalisme et impact sur la qualité des eaux : exemple de l’aquifère volcano-sédimentaire Chiche dans les Andes équatoriennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Manciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'université Mustapha Stambouli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mascara, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781610v1</w:t>
+                <w:t xml:space="preserve">hal-04781654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de systèmes de traitement des DMAs arséniés basés sur la sulfato-réduction microbienne : cas du site de Carnoulès, du laboratoire au site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Jacob</w:t>
+                <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transition des Anciennes Exploitations de Minerais Arséniés vers de nouveaux usages, TAEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque 2022 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781616v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La bioremédiation des eaux minières : vingt ans de recherches sur l’ancien site minier de Carnoulès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2022 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Eau Polytech,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781678v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioremédiation des eaux minières : vingt ans de recherches sur l’ancien site minier de Carnoulès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Eau Polytech,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781644v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780969v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geothermalisme et impact sur la qualité des eaux : exemple de l’aquifère volcano-sédimentaire Chiche dans les Andes équatoriennes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Leduc</w:t>
+                <w:t xml:space="preserve">Développement de systèmes de traitement des DMAs arséniés basés sur la sulfato-réduction microbienne : cas du site de Carnoulès, du laboratoire au site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'université Mustapha Stambouli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Mascara, Algérie</w:t>
+              <w:t xml:space="preserve">Séminaire Transition des Anciennes Exploitations de Minerais Arséniés vers de nouveaux usages, TAEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781654v1</w:t>
+                <w:t xml:space="preserve">hal-04781616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de l'ancienne mine de Carnoulès : de l'observation à la bioremediation. Retour sur 20 ans de travaux interdisciplinaires à HSM</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transition des Anciennes Exploitations de Minerais Arséniés vers de nouveaux usages, TAEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hawaï, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781636v1</w:t>
+                <w:t xml:space="preserve">hal-04780874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observatoire de l'ancienne mine de Carnoulès : de l'observation à la bioremediation. Retour sur 20 ans de travaux interdisciplinaires à HSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Hawaï, USA, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Transition des Anciennes Exploitations de Minerais Arséniés vers de nouveaux usages, TAEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780874v1</w:t>
+                <w:t xml:space="preserve">hal-04781636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the total and active bacterial communities in a bioremediation field-trial of As-rich acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Liming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12902,51 +12902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination Of The Natural Geochemical Background Of Anthropogenic Geochemical Inputs: Conceptual Analysis Applied To The Characterization Of Groundwater Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lionel Ebengue Atega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12997,51 +12997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediation of arsenic rich acid mine water in sulfate reducing bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13116,320 +13116,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site Treatment of Arsenic-rich Acid Mine Drainage by Sulfate Reducing Bioreactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Joulian</w:t>
+                <w:t xml:space="preserve">Performances of a semi-passive field-pilot for bioremediation of As-rich Acid Mine Drainage at the Carnoulès mine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Diaz-Vanegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Liming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Djibrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMicYR 2021 Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th International Mine Water Association Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780772v1</w:t>
+                <w:t xml:space="preserve">hal-03404360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a semi-passive field-pilot for bioremediation of As-rich Acid Mine Drainage at the Carnoulès mine (France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">On-site Treatment of Arsenic-rich Acid Mine Drainage by Sulfate Reducing Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Djibrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Mine Water Association Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">EcotoxicoMicYR 2021 Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404360v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Stratégique de la Gestion Environnementale: Regards croisés sur les interactions autour de l’exploitation minière artisanale dans le Liptako nigérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13487,428 +13487,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie d'absorption des rayons X pour une approche moléculaire en sciences de l'environnement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling bioremediation of As-rich acid mine drainage in a flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées prospectives scientifiques F-CRG, F-CRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497765v1</w:t>
+                <w:t xml:space="preserve">hal-02310639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling bioremediation of As-rich acid mine drainage in a flow reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+                <w:t xml:space="preserve">Bio-precipitation of arsenic and antimony from acid mine water in a sulfate-reducing bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gassaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Aug 2019, Barcelone, Spain. pp.1827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310639v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-precipitation of arsenic and antimony from acid mine water in a sulfate-reducing bioreactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cindy Gassaud</w:t>
+                <w:t xml:space="preserve">Spectroscopie d'absorption des rayons X pour une approche moléculaire en sciences de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Aug 2019, Barcelone, Spain. pp.1827</w:t>
+              <w:t xml:space="preserve">Journées prospectives scientifiques F-CRG, F-CRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338698v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Mechanisms of Trace Metal-Bearing Sulfide Minerals in Acidic and Saline Environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14015,51 +14015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des dix ans de l’OSU OREME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
@@ -14082,312 +14082,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la bioremédiation des eaux acides arséniées ?</w:t>
+                <w:t xml:space="preserve">Le devenir des contaminants métalliques dans l'environnement aquatique sous le contrôle des micro-organismes? Cas des Drainages miniers acides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRI Management des ressources microbiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339218v1</w:t>
+                <w:t xml:space="preserve">hal-02339191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la connaissance des microorganismes à la bioremédiation du drainage minier acide de Carnoulès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la bioremédiation des eaux acides arséniées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'AFEM: Micro-organismes et métaux : des génomes à la bioremédiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JRI Management des ressources microbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338794v1</w:t>
+                <w:t xml:space="preserve">hal-02339218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des contaminants métalliques dans l'environnement aquatique sous le contrôle des micro-organismes? Cas des Drainages miniers acides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la connaissance des microorganismes à la bioremédiation du drainage minier acide de Carnoulès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'AFEM: Micro-organismes et métaux : des génomes à la bioremédiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339191v1</w:t>
+                <w:t xml:space="preserve">hal-02338794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of microorganisms in rehabilitation of mining sites.</w:t>
               </w:r>
@@ -14617,553 +14617,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial communities in a field-scale pilot treating As-rich acid mine drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Laroche</w:t>
+                <w:t xml:space="preserve">The Geochemistry of Pore Waters in Riverbed Sediments in a Mining-Impacted Landscape: Sources of Potentially Toxic Elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Perotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Orazio, Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Giannecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">IMWA 2017 – Mine Water &amp; Circular Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rauha – Lappeenranta, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101274v1</w:t>
+                <w:t xml:space="preserve">hal-02106905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of biological oxidation and removal of arsenic and iron in a field bioreactor treating As-rich acid mine drainage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Dynamics of bacterial communities in a field-scale pilot treating As-rich acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112369v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiology of Acid Mine Drainage: from natural attenuation to bioremediation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Monitoring of biological oxidation and removal of arsenic and iron in a field bioreactor treating As-rich acid mine drainage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102214v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geochemistry of Pore Waters in Riverbed Sediments in a Mining-Impacted Landscape: Sources of Potentially Toxic Elements.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Ghezzi</w:t>
+                <w:t xml:space="preserve">Microbiology of Acid Mine Drainage: from natural attenuation to bioremediation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMWA 2017 – Mine Water &amp; Circular Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rauha – Lappeenranta, Finland</w:t>
+              <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106905v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'un drainage minier acide riche en arsenic et zinc en bioréacteurs à lit fixe disposés en série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15208,277 +15208,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tardy</w:t>
+                <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Braungardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122569v1</w:t>
+                <w:t xml:space="preserve">hal-02127845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127845v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using of Next Generation Sequencing to understand implication of microorganisms in formation and attenuation of acid mine drainage.</w:t>
               </w:r>
@@ -15615,51 +15615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15708,743 +15708,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of high-throughput sequencing in a former Pb-Zn mine rich in arsenic revealed an unexpected diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sbabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">21st International Biohydrometallurgy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146336v1</w:t>
+                <w:t xml:space="preserve">hal-02497565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural arsenic removal processes in Acid Mine Drainage (AMD) and AMD impacted rivers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations Between Arsenic Speciation And Mobility In Mine Drainage Sediments And Microbial Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Ona-Nguema</w:t>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Miot</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Environmental impacts of mining and smelting"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Jan 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">13th Sga Biennial Meeting - Mineral Resources In A Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476532v1</w:t>
+                <w:t xml:space="preserve">hal-02473509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations Between Arsenic Speciation And Mobility In Mine Drainage Sediments And Microbial Communities.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Sga Biennial Meeting - Mineral Resources In A Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473509v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural arsenic removal processes in Acid Mine Drainage (AMD) and AMD impacted rivers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, ?, France</w:t>
+              <w:t xml:space="preserve">Workshop " Environmental impacts of mining and smelting"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Jan 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143196v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic biogeochemical cycling in two alkaline pit lakes from the abandoned lead mining area of Zeïda (Moulouya, Morocco)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134897v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput sequencing in a former Pb-Zn mine rich in arsenic revealed an unexpected diversity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arsenic biogeochemical cycling in two alkaline pit lakes from the abandoned lead mining area of Zeïda (Moulouya, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Benyassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Biohydrometallurgy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497565v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des eaux de lacs de carrières de la mine abandonnée de Zeida</w:t>
               </w:r>
@@ -16469,51 +16469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benyassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17181,256 +17181,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et mise en oeuvre d'une fonction d'agrégation multicritères pour discriminer les apports anthropiques en As</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, ALES, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04610305v1</w:t>
+                <w:t xml:space="preserve">hal-03404615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Zamora</w:t>
+                <w:t xml:space="preserve">Développement et mise en oeuvre d'une fonction d'agrégation multicritères pour discriminer les apports anthropiques en As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lionel Ebengue Atega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">Journée de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, ALES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404615v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04610305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic fractionation in the environment: first insights from theoretical and experimental investigations</w:t>
               </w:r>
@@ -17455,64 +17455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17537,64 +17537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination à l’arsenic et aux métaux traces des eaux souterraines des zones d’exploitation minière artisanale de l’or dans le Liptako nigérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17671,77 +17671,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz-Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Liming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Djibrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
@@ -17783,51 +17783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field testing of two filling materials for the bioremediation of arsenic-rich Acid Mine Drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz-Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17895,90 +17895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of arsenic sulfide and uranium phosphate minerals for passive remediation and natural attenuation in mining environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Pape</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Stetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areej Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18072,51 +18072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18171,51 +18171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement des isotopes stables de l’antimoine par un consortium microbien issu d’un sédiment contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18471,372 +18471,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical analysis and speciation of Arsenic of water pit lakes from the abandoned mine of Zeida (High Moulouya, Morocco).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Mehdi Benyassine</w:t>
+                <w:t xml:space="preserve">Implication of microorganisms in formation and attenuation of acid mine drainage, lessons from the former Pb-Zn and arsenic-rich mine of Carnoulès, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sbaboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Water, Energy &amp; Climate Change (Wecc-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127636v1</w:t>
+                <w:t xml:space="preserve">hal-02127585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of microorganisms in formation and attenuation of acid mine drainage, lessons from the former Pb-Zn and arsenic-rich mine of Carnoulès, France.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Sbaboui</w:t>
+                <w:t xml:space="preserve">Diversité et distribution de gènes liés à l’arsenic le long d’un gradient de pollution, dans une rivière affectée par un drainage minier acide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127585v1</w:t>
+                <w:t xml:space="preserve">hal-02122609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et distribution de gènes liés à l’arsenic le long d’un gradient de pollution, dans une rivière affectée par un drainage minier acide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and chemical analysis and speciation of Arsenic of water pit lakes from the abandoned mine of Zeida (High Moulouya, Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Benyassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">International Conference On Water, Energy &amp; Climate Change (Wecc-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122609v1</w:t>
+                <w:t xml:space="preserve">hal-02127636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions d’origine minière et leur impact sur la qualité de l’eau sur le bassin versant des Gardons</w:t>
               </w:r>
@@ -18891,51 +18891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a passive bioremediation process based on sulfate-reduction to treat arsenic-containing acidic mine water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18995,51 +18995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries sulfato-réductrices cultivables à pH acides à partir de sédiments du site minier de Carnoulès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19103,90 +19103,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'oxydation biologique et d'élimination du fer et de l'arsenic dans des eaux de Drainage Minier Acide (DMA) : expériences à l'échelle d'un pilote de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Montpelliérain de l’Eau et de l’Environnement (IM2E)- Journée des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -19228,90 +19228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial arsenic and iron oxidation in acid mine drainage: from natural attenuation to biological passive treatment process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Environmental Impacts of Mining and Smelting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
@@ -19334,221 +19334,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ngECOST-DMA Ingénierie écologique appliquée à la gestion intégrée de stériles et drainages miniers acides riches en arsenic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Dollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée des écotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Congress on Arsenic in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088736v1</w:t>
+                <w:t xml:space="preserve">hal-02063785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ngECOST-DMA Ingénierie écologique appliquée à la gestion intégrée de stériles et drainages miniers acides riches en arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Arsenic in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">8ème Journée des écotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063785v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Bio-monitoring of freshwater quality using the amphipod, Gammarus pulex</w:t>
               </w:r>
@@ -19954,51 +19954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transformations of arsenic : from metabolism to bioremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20079,103 +20079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Dollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Litter M. I.; Nicolli H. B.; Meichtry J. M.; Qunincy N.; Bundschuh J.; Bhattachary P.; Naidu R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One century of the Discovery of arsenicosis in Latin America (1914-2014)</w:t>
@@ -20403,51 +20403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au Livret « Fête de la Science » Saint Sébastien d’Aigrefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20660,51 +20660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Ermo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Planer-Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica &#352;tigli&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kurajica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kinsela" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz-Vanegas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-022-00885-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03290325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Manciati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.597641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05276-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mghazli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbabou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9290-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Campanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Onor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Perotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.05.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gassaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.09.060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0710-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0826-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Adra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4020234" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Dui&#263;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fazini&#263;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halami&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.12.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giloteaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-012-0466-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Capak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jazbec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sipos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680828v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Verma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102064r" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.04.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R61K634-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Cordier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sarmiento" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nieto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK18RZN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Yoon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyliszczak" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.046" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haouari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.12.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5Q2K2QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.551-556.2006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Personn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.11.072" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841790v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koffi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450590947805" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AQUA.0000028985.07557.39" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8R4V9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085109v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025688p" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJG8BQ30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590068v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00365-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM7WX5MN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chassaigne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280357" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559787v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacchina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A900319C" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SZR38JWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809027k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/912872F03FF3D4DBC611A5C245601CFC1C8BF23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696972v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.B. Alonso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590113v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805954c" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898244v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781082v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz Vanegas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781616v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781644v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781654v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780945v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bruneel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tris" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780772v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Djibrine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404360v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497765v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02310639v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338698v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338851v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l V" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339218v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338794v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339191v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339223v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101274v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112369v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tardy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102214v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106905v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghezzi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Orazio, Massimo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giannecchini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128886v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dahmani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476532v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adra" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473509v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134897v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497565v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyassine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064972v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184269v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780720v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konat&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404627v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malcles" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338918v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scimeetings.acs.org/exhibit/Potential-arsenic-sulfide-uranium-phosphate/3126574" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339094v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098575v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghezzi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bramanti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanella" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106731v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127636v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122609v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128449v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312147v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-63" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135090v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088736v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063785v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Risser" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dollard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592624v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186802v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charmantier-Daures" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338642v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315153353-37" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774477v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Risser" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868485v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006559v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Ermo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Planer-Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica &#352;tigli&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kurajica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kinsela" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz-Vanegas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-022-00885-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03290325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Manciati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.597641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05276-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mghazli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbabou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9290-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Campanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Onor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Perotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.05.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gassaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.09.060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0710-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0826-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Dui&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fazini&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halami&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.12.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Adra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4020234" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giloteaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341080v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Capak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jazbec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sipos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-012-0466-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680828v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Verma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102064r" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.04.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R61K634-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Cordier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sarmiento" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nieto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK18RZN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haouari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.12.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5Q2K2QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Yoon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyliszczak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.046" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841786v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.551-556.2006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Personn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.11.072" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841790v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koffi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450590947805" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025688p" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJG8BQ30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AQUA.0000028985.07557.39" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8R4V9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590068v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00365-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM7WX5MN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chassaigne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280357" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559787v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacchina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A900319C" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SZR38JWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809027k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/912872F03FF3D4DBC611A5C245601CFC1C8BF23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590113v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.B. Alonso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805954c" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696972v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898244v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781082v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz Vanegas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781644v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781636v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780945v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bruneel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tris" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404360v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Djibrine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780772v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02310639v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338698v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497765v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338851v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l V" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339191v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339218v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338794v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339223v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106905v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghezzi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Orazio, Massimo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giannecchini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101274v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112369v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tardy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102214v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128886v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dahmani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497565v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473509v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476532v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adra" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134897v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyassine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064972v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184269v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780720v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konat&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404627v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malcles" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338918v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scimeetings.acs.org/exhibit/Potential-arsenic-sulfide-uranium-phosphate/3126574" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339094v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098575v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghezzi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bramanti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanella" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106731v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122609v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127636v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128449v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312147v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-63" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135090v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063785v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Risser" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dollard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088736v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592624v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186802v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charmantier-Daures" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338642v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315153353-37" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774477v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Risser" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868485v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006559v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>