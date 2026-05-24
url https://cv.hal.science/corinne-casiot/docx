--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1766,308 +1766,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03290325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-step purification method for the precise determination of the antimony isotopic composition of environmental, geological and biological samples by HG-MC-ICP-MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Laboratory-Scale Bio-Treatment of Real Arsenic-Rich Acid Mine Drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ja00452a⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (8), pp.330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-021-05276-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240720v1</w:t>
+                <w:t xml:space="preserve">hal-03365805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-Scale Bio-Treatment of Real Arsenic-Rich Acid Mine Drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">A single-step purification method for the precise determination of the antimony isotopic composition of environmental, geological and biological samples by HG-MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (8), pp.330. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.776-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-021-05276-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0ja00452a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365805v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting Arsenic biogeochemical cycling in two Moroccan alkaline pit lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,658 +2151,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field-pilot for passive bioremediation of As-rich acid mine drainage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of microorganisms in rehabilitation of mining sites, focus on Sub Saharan African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
+                <w:t xml:space="preserve">N. Mghazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Sbabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.106327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075868v1</w:t>
+                <w:t xml:space="preserve">hal-02615510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of microorganisms in rehabilitation of mining sites, focus on Sub Saharan African countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">A field-pilot for passive bioremediation of As-rich acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mghazli</w:t>
+                <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sbabou</w:t>
+                <w:t xml:space="preserve">V. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Héry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Casiot</w:t>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.106327. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.910-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615510v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los drenajes ácidos de minas : Herencia de una contaminación histórica.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Temperature and nutrients as drivers of microbially mediated arsenic oxidation and removal from acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Okeanos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (5), pp.2413-2424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-017-8716-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338501v1</w:t>
+                <w:t xml:space="preserve">hal-02110146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic retention time affects bacterial community structure in an As-rich acid mine drainage (AMD) biotreatment process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Los drenajes ácidos de minas : Herencia de una contaminación histórica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Okeanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-9290-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129748v1</w:t>
+                <w:t xml:space="preserve">hal-02338501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and nutrients as drivers of microbially mediated arsenic oxidation and removal from acid mine drainage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Hydraulic retention time affects bacterial community structure in an As-rich acid mine drainage (AMD) biotreatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 102 (5), pp.2413-2424. </w:t>
+              <w:t xml:space="preserve">, 2018, 102 (22), pp.9803-9813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-017-8716-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-9290-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110146v1</w:t>
+                <w:t xml:space="preserve">hal-02129748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymetallic pollution from abandoned mines in Mediterranean regions: a multidisciplinary approach to environmental risks</w:t>
               </w:r>
@@ -2922,103 +2922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bacterial communities mediating the treatment of an as-rich acid mine drainage in a field pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -3050,295 +3050,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological attenuation of arsenic and iron in a continuous flow bioreactor treating acid mine drainage (AMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+                <w:t xml:space="preserve">P. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9669-y⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.594 - 606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903386v1</w:t>
+                <w:t xml:space="preserve">hal-01818488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological attenuation of arsenic and iron in a continuous flow bioreactor treating acid mine drainage (AMD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Héry</w:t>
+                <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Pape</w:t>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Braungardt</w:t>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desoeuvre</w:t>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.594 - 606. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (25), pp.20725 - 20735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9669-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818488v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thallium release from acid mine drainages: Speciation in river and tap water from Valdicastello mining district (northwest Tuscany)</w:t>
               </w:r>
@@ -3458,64 +3458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete removal of arsenic and zinc from a heavily contaminated acid mine drainage via an indigenous SRB consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,64 +3605,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine determination of inorganic arsenic speciation in precipitates from acid mine drainage using orthophosphoric acid extraction followed by HPLC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,77 +4123,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution of Eukaryotic Communities Using High-Throughput Sequencing Along a Pollution Gradient in the Arsenic-Rich Creek Sediments of Carnoulès Mine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4238,291 +4238,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
+                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.851-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063551v1</w:t>
+                <w:t xml:space="preserve">hal-01983270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
+                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.851-861. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.132--142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983270v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic trace elements in maternal and cord blood and social determinants in a Bolivian mining city</w:t>
               </w:r>
@@ -4789,90 +4789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and spatiotemporal dynamics of bacterial communities: Physicochemical and other drivers along an acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), pp.247-263. </w:t>
@@ -4910,103 +4910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of arsenite, arsenate and methyl-arsenic species from streambed sediment impacted by acid mine drainage: a microcosm study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (5), pp.514--524. </w:t>
@@ -5044,103 +5044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 481, pp.509-521. </w:t>
@@ -5191,51 +5191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment characterization and its implications for arsenic mobilization in deep aquifers of eastern Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ujević Bošnjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ž. Duić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5306,563 +5306,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic Scavenging by Aluminum-Substituted Ferrihydrites in a Circumneutral pH River Impacted by Acid Mine Drainage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Maillot</w:t>
+                <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es4020234⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (8), pp.1536-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3em00215b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018033v1</w:t>
+                <w:t xml:space="preserve">hal-01717824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Arsenic Scavenging by Aluminum-Substituted Ferrihydrites in a Circumneutral pH River Impacted by Acid Mine Drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areej Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (8), pp.1536-1544. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.12784-12792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3em00215b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es4020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717824v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and reactivity of As(III)- and As(V)-rich schwertmannites and amorphous ferric arsenate sulfate from the Carnoule's acid mine drainage, France: Comparison with biotic and abiotic model compounds and implications for As remediation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-year survey of sulfate-reducing bacteria community structure in Carnoulès acid mine drainage (France), highly contaminated by arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Juillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">L. Giloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.016⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (3), pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018059v1</w:t>
+                <w:t xml:space="preserve">hal-01631885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-year survey of sulfate-reducing bacteria community structure in Carnoulès acid mine drainage (France), highly contaminated by arsenic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Bruneel</w:t>
+                <w:t xml:space="preserve">Structure and reactivity of As(III)- and As(V)-rich schwertmannites and amorphous ferric arsenate sulfate from the Carnoule's acid mine drainage, France: Comparison with biotic and abiotic model compounds and implications for As remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 83 (3), pp.724-737. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.310-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631885v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical characterization of arsenic contaminated alluvial aquifers in Eastern Croatia using multivariate statistical techniques and arsenic risk assessment</w:t>
               </w:r>
@@ -5887,51 +5887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Capak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jazbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sipos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5995,64 +5995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeal diversity: Temporal variation in the arsenic-rich creek sediments of Carnoulès Mine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6982,51 +6982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ujević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ž. Duić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sipos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,64 +7128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7262,64 +7262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Egal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7404,77 +7404,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (5), pp.787 - 799. </w:t>
@@ -7550,51 +7550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7671,51 +7671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes in acid mine waters and iron-rich solids from the Tinto-Odiel Basin (Iberian Pyrite Belt, Southwest Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8124,51 +8124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.A81-A81. </w:t>
@@ -8218,51 +8218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony and arsenic mobility in a creek draining an antimony mine abandoned 85 years ago (upper Orb basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ujevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (4), pp.788-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8412,51 +8412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (15), pp.A688-A688. </w:t>
@@ -8500,355 +8500,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of microorganisms in Fe-As-rich acid mine drainage waters of Carnoulès, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Short-term variability of dissolved trace element concentrations in the Marne and Seine Rivers near Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Personné</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (1), pp.551-556. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 367 (1), pp.278-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.1.551-556.2006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841786v1</w:t>
+                <w:t xml:space="preserve">hal-02589014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term variability of dissolved trace element concentrations in the Marne and Seine Rivers near Paris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Diversity of microorganisms in Fe-As-rich acid mine drainage waters of Carnoulès, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Personné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.009⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (1), pp.551-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.1.551-556.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02589014v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bacterial strain mediating As oxidation in the Fe-rich biofilm naturally growing in a groundwater Fe treatment pilot unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Personné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8899,90 +8899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in a pyrite-rich tailings impoundment (Carnoulès, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fourçans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9033,90 +9033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption and redox processes controlling arsenic fate and transport in a stream impacted by acid mine drainage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Personné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9167,64 +9167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Formation of Tooeleite and Mixed Arsenic(III) or Arsenic(V)-Iron(III) Gels in the Carnoulès Acid Mine Drainage, France. A XANES, XRD, and SEM Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,64 +9764,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial immobilization and oxidation of arsenic in acid mine drainage (Carnoulès creek, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,51 +9885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the hyphenation between capillary zone electrophoresis and inductively coupled plasma mass spectrometry for the measurement of As-, Sb-, Se- and Te-species, applicable to soil extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10027,51 +10027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryszard Lobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10131,51 +10131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to the identification of selenium species in yeast extracts using pneumatically-assisted electrospray tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vacchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10277,51 +10277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample preparation and HPLC separation approaches to speciation analysis of selenium in yeast by ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Szpunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10406,51 +10406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous speciation of arsenic, selenium, antimony and tellurium species in waters and soil extracts by capillary electrophoresis and UV detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C.B. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10458,129 +10458,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Potin-Gautier</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 123 (12), pp.2887-2893. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 123 (12), pp.2887-2893</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590113v1</w:t>
+                <w:t xml:space="preserve">hal-02696972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous speciation of arsenic, selenium, antimony and tellurium species in waters and soil extracts by capillary electrophoresis and UV detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C.B. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10588,90 +10579,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 123 (12), pp.2887-2893</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 123 (12), pp.2887-2893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a805954c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696972v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10702,90 +10702,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de techniques de bio-traitement passives ou semi-passives applicables aux drainages miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e RNR SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
@@ -10987,51 +10987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF ISOTRACE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11056,51 +11056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-passive treatment of the As-rich acid mine drainage of Carnoulès (Gard, France) in sulfate-reducing bioreactor: results from laboratory and on-site experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11207,64 +11207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11457,51 +11457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,51 +11690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11897,51 +11897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11990,320 +11990,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Forget</w:t>
+                <w:t xml:space="preserve">Développement de systèmes de traitement des DMAs arséniés basés sur la sulfato-réduction microbienne : cas du site de Carnoulès, du laboratoire au site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Transition des Anciennes Exploitations de Minerais Arséniés vers de nouveaux usages, TAEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781610v1</w:t>
+                <w:t xml:space="preserve">hal-04781616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de systèmes de traitement des DMAs arséniés basés sur la sulfato-réduction microbienne : cas du site de Carnoulès, du laboratoire au site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Jacob</w:t>
+                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transition des Anciennes Exploitations de Minerais Arséniés vers de nouveaux usages, TAEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781616v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12492,51 +12492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Liming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12617,51 +12617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12693,450 +12693,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateau technique ABIHS-Regef BGE Analyses Biogéochimiques et Isotopiques dans les Hydro-Systèmes</w:t>
+                <w:t xml:space="preserve">Spéciation chimique et isotopie pour l’étude de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O Bruneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’animation du réseau Biogéochimie Expérimentale de l’infrastructure Regef</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique HydroSciences Montpellier – Institut Européen des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781640v1</w:t>
+                <w:t xml:space="preserve">hal-04781552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéciation chimique et isotopie pour l’étude de processus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination Of The Natural Geochemical Background Of Anthropogenic Geochemical Inputs: Conceptual Analysis Applied To The Characterization Of Groundwater Masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lionel Ebengue Atega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique HydroSciences Montpellier – Institut Européen des Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IAH 2021 - The 48th International Association of Hydrogeologists Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781552v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination Of The Natural Geochemical Background Of Anthropogenic Geochemical Inputs: Conceptual Analysis Applied To The Characterization Of Groundwater Masses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Remediation of arsenic rich acid mine water in sulfate reducing bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH 2021 - The 48th International Association of Hydrogeologists Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">The 8th International Congress &amp; Exhibition on Arsenic in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346200v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of arsenic rich acid mine water in sulfate reducing bioreactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Joulian</w:t>
+                <w:t xml:space="preserve">Plateau technique ABIHS-Regef BGE Analyses Biogéochimiques et Isotopiques dans les Hydro-Systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tris</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Congress &amp; Exhibition on Arsenic in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée d’animation du réseau Biogéochimie Expérimentale de l’infrastructure Regef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404321v1</w:t>
+                <w:t xml:space="preserve">hal-04781640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of a semi-passive field-pilot for bioremediation of As-rich Acid Mine Drainage at the Carnoulès mine (France)</w:t>
               </w:r>
@@ -13260,51 +13260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-site Treatment of Arsenic-rich Acid Mine Drainage by Sulfate Reducing Bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13588,90 +13588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-precipitation of arsenic and antimony from acid mine water in a sulfate-reducing bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Gassaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13713,90 +13713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie d'absorption des rayons X pour une approche moléculaire en sciences de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13838,77 +13838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Mechanisms of Trace Metal-Bearing Sulfide Minerals in Acidic and Saline Environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14015,51 +14015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des dix ans de l’OSU OREME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
@@ -14082,506 +14082,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des contaminants métalliques dans l'environnement aquatique sous le contrôle des micro-organismes? Cas des Drainages miniers acides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of microorganisms in rehabilitation of mining sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Sbabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Reporting Meeting of the UNESCO Sida Project on “Environmental and Health Impacts of Abandoned Mines in Sub-Saharan African Countries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339191v1</w:t>
+                <w:t xml:space="preserve">hal-02339223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la bioremédiation des eaux acides arséniées ?</w:t>
+                <w:t xml:space="preserve">Le devenir des contaminants métalliques dans l'environnement aquatique sous le contrôle des micro-organismes? Cas des Drainages miniers acides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRI Management des ressources microbiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339218v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la connaissance des microorganismes à la bioremédiation du drainage minier acide de Carnoulès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la bioremédiation des eaux acides arséniées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'AFEM: Micro-organismes et métaux : des génomes à la bioremédiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JRI Management des ressources microbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338794v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of microorganisms in rehabilitation of mining sites.</w:t>
+                <w:t xml:space="preserve">De la connaissance des microorganismes à la bioremédiation du drainage minier acide de Carnoulès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reporting Meeting of the UNESCO Sida Project on “Environmental and Health Impacts of Abandoned Mines in Sub-Saharan African Countries”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'AFEM: Micro-organismes et métaux : des génomes à la bioremédiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339223v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés bactériennes d’un bioréacteur traitant un drainage minier acide riche en arsenic in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14742,428 +14742,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial communities in a field-scale pilot treating As-rich acid mine drainage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Monitoring of biological oxidation and removal of arsenic and iron in a field bioreactor treating As-rich acid mine drainage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101274v1</w:t>
+                <w:t xml:space="preserve">hal-02112369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of biological oxidation and removal of arsenic and iron in a field bioreactor treating As-rich acid mine drainage.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Microbiology of Acid Mine Drainage: from natural attenuation to bioremediation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112369v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiology of Acid Mine Drainage: from natural attenuation to bioremediation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Dynamics of bacterial communities in a field-scale pilot treating As-rich acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st International Conference on Microbial Ecotoxicology, EcotoxicoMic 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102214v1</w:t>
+                <w:t xml:space="preserve">hal-02101274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'un drainage minier acide riche en arsenic et zinc en bioréacteurs à lit fixe disposés en série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15214,51 +15214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15339,90 +15339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15490,51 +15490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mghazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15589,90 +15589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental parameters as drivers of bacterial communities responsible for arsenic removal from acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15740,64 +15740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sbabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15833,618 +15833,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations Between Arsenic Speciation And Mobility In Mine Drainage Sediments And Microbial Communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bauda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Viers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Sga Biennial Meeting - Mineral Resources In A Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473509v1</w:t>
+                <w:t xml:space="preserve">hal-02143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Arsenic biogeochemical cycling in two alkaline pit lakes from the abandoned lead mining area of Zeïda (Moulouya, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Benyassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146336v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural arsenic removal processes in Acid Mine Drainage (AMD) and AMD impacted rivers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Morin</w:t>
+                <w:t xml:space="preserve">Relations Between Arsenic Speciation And Mobility In Mine Drainage Sediments And Microbial Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Ona-Nguema</w:t>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Miot</w:t>
+                <w:t xml:space="preserve">Morin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Environmental impacts of mining and smelting"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Jan 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">13th Sga Biennial Meeting - Mineral Resources In A Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476532v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
+                <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Viers</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, ?, France</w:t>
+              <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143196v1</w:t>
+                <w:t xml:space="preserve">hal-02146336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic biogeochemical cycling in two alkaline pit lakes from the abandoned lead mining area of Zeïda (Moulouya, Morocco)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Natural arsenic removal processes in Acid Mine Drainage (AMD) and AMD impacted rivers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
+                <w:t xml:space="preserve">F. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Workshop " Environmental impacts of mining and smelting"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Jan 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134897v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des eaux de lacs de carrières de la mine abandonnée de Zeida</w:t>
               </w:r>
@@ -16469,51 +16469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benyassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16594,51 +16594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sbabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16680,51 +16680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Carnoules mine. Generation of As-rich acid mine drainage, natural attenuation processes and solutions for passive in-situ remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16801,51 +16801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Devez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17066,51 +17066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of arsenic and trace metals in the Orbiel River downstream the Salsigne mining district (Aude, France): sources, dynamics and fluxes during floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière Lali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17783,51 +17783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field testing of two filling materials for the bioremediation of arsenic-rich Acid Mine Drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Diaz-Vanegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17895,90 +17895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of arsenic sulfide and uranium phosphate minerals for passive remediation and natural attenuation in mining environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Stetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areej Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18072,64 +18072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
@@ -18184,77 +18184,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastard C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
@@ -18471,290 +18471,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of microorganisms in formation and attenuation of acid mine drainage, lessons from the former Pb-Zn and arsenic-rich mine of Carnoulès, France.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Sbaboui</w:t>
+                <w:t xml:space="preserve">Diversité et distribution de gènes liés à l’arsenic le long d’un gradient de pollution, dans une rivière affectée par un drainage minier acide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127585v1</w:t>
+                <w:t xml:space="preserve">hal-02122609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et distribution de gènes liés à l’arsenic le long d’un gradient de pollution, dans une rivière affectée par un drainage minier acide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+                <w:t xml:space="preserve">Implication of microorganisms in formation and attenuation of acid mine drainage, lessons from the former Pb-Zn and arsenic-rich mine of Carnoulès, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sbaboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122609v1</w:t>
+                <w:t xml:space="preserve">hal-02127585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical analysis and speciation of Arsenic of water pit lakes from the abandoned mine of Zeida (High Moulouya, Morocco).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18891,51 +18891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a passive bioremediation process based on sulfate-reduction to treat arsenic-containing acidic mine water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18995,51 +18995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries sulfato-réductrices cultivables à pH acides à partir de sédiments du site minier de Carnoulès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19090,90 +19090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'oxydation biologique et d'élimination du fer et de l'arsenic dans des eaux de Drainage Minier Acide (DMA) : expériences à l'échelle d'un pilote de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19241,77 +19241,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Environmental Impacts of Mining and Smelting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
@@ -19340,90 +19340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Dollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19528,277 +19528,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Bio-monitoring of freshwater quality using the amphipod, Gammarus pulex</w:t>
+                <w:t xml:space="preserve">Health marker in the freshwater amphipod Gammarus pulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Geffard</w:t>
+                <w:t xml:space="preserve">Guy Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mons</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Mireille Charmantier-Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xuereb</w:t>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Meeting of SETAC-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Porto, Portugal. pp.1, 2007</w:t>
+              <w:t xml:space="preserve">SCIB meeting 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592624v1</w:t>
+                <w:t xml:space="preserve">hal-03186802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health marker in the freshwater amphipod Gammarus pulex</w:t>
+                <w:t xml:space="preserve">In situ Bio-monitoring of freshwater quality using the amphipod, Gammarus pulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Charmantier</w:t>
+                <w:t xml:space="preserve">Adeline Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Charmantier-Daures</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">R. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
+                <w:t xml:space="preserve">B. Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIB meeting 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">15th Annual Meeting of SETAC-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Porto, Portugal. pp.1, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186802v1</w:t>
+                <w:t xml:space="preserve">hal-02592624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health marker in the freshwater amphipod Gammarus pulex</w:t>
               </w:r>
@@ -19823,64 +19823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charmantier-Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICB Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Phoenix, United States. pp.1, 2007</w:t>
@@ -19954,90 +19954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transformations of arsenic : from metabolism to bioremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Das S.; Dash I.D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of metal-microbe interactions and bioremediation</w:t>
@@ -20079,90 +20079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Dollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20253,64 +20253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sptiotemporal dynamics of bacterial community in the very As-rich creek water ofCarnoulès mine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20403,51 +20403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au Livret « Fête de la Science » Saint Sébastien d’Aigrefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20660,51 +20660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Ermo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Planer-Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica &#352;tigli&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kurajica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kinsela" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz-Vanegas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-022-00885-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03290325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Manciati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.597641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05276-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mghazli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbabou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9290-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Campanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Onor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Perotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.05.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gassaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.09.060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0710-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0826-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Dui&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fazini&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halami&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.12.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Adra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4020234" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giloteaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341080v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Capak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jazbec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sipos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-012-0466-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680828v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Verma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102064r" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.04.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R61K634-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Cordier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sarmiento" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nieto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK18RZN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haouari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.12.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5Q2K2QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Yoon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyliszczak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.046" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841786v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.551-556.2006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Personn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.11.072" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841790v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koffi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450590947805" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025688p" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJG8BQ30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AQUA.0000028985.07557.39" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8R4V9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590068v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00365-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM7WX5MN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chassaigne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280357" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559787v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacchina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A900319C" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SZR38JWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809027k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/912872F03FF3D4DBC611A5C245601CFC1C8BF23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590113v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.B. Alonso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805954c" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696972v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898244v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781082v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz Vanegas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781644v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781636v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780945v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bruneel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tris" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404360v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Djibrine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780772v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02310639v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338698v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497765v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338851v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l V" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339191v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339218v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338794v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339223v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106905v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghezzi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Orazio, Massimo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giannecchini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101274v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112369v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tardy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102214v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128886v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dahmani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497565v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473509v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476532v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adra" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134897v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyassine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064972v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184269v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780720v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konat&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404627v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malcles" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338918v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scimeetings.acs.org/exhibit/Potential-arsenic-sulfide-uranium-phosphate/3126574" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339094v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098575v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghezzi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bramanti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanella" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106731v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122609v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127636v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128449v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312147v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-63" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135090v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063785v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Risser" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dollard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088736v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592624v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186802v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charmantier-Daures" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338642v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315153353-37" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774477v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Risser" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868485v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006559v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Ermo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Planer-Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica &#352;tigli&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kurajica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kinsela" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz-Vanegas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-022-00885-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03290325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Manciati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.597641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05276-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mghazli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbabou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075868v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9290-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Campanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Onor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Perotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.05.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gassaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.09.060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0710-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0826-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263; Bo&#353;njak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Dui&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fazini&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halami&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.12.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Adra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4020234" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giloteaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341080v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Capak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jazbec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sipos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-012-0466-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680828v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Verma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102064r" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevi&#263;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.04.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R61K634-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Cordier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sarmiento" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nieto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK18RZN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haouari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.12.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5Q2K2QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Yoon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyliszczak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.046" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.551-556.2006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Personn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.11.072" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841790v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koffi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450590947805" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025688p" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJG8BQ30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AQUA.0000028985.07557.39" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8R4V9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590068v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00365-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM7WX5MN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chassaigne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280357" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559787v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacchina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A900319C" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SZR38JWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809027k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/912872F03FF3D4DBC611A5C245601CFC1C8BF23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696972v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.B. Alonso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590113v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805954c" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898244v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781082v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Diaz Vanegas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781644v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781616v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781636v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780945v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781552v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404321v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781640v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bruneel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404360v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Djibrine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780772v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03259344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konate" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02310639v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338698v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497765v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338851v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l V" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339223v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339191v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339218v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338794v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106905v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghezzi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Orazio, Massimo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giannecchini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112369v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tardy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102214v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101274v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128886v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dahmani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497565v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134897v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473509v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476532v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adra" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekayir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyassine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064972v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184269v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780720v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Konat&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404627v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malcles" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338918v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scimeetings.acs.org/exhibit/Potential-arsenic-sulfide-uranium-phosphate/3126574" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339094v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098575v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghezzi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bramanti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanella" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106731v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122609v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127636v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128449v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312147v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-63" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135090v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063785v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Risser" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dollard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088736v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186802v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592624v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charmantier-Daures" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338642v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315153353-37" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774477v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Risser" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868485v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006559v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>