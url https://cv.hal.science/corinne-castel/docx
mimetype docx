--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1594,186 +1594,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02130379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tell Al-Rawda. A Third Millennium BC City in the Arid Steppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Youssef Kanjou; Akira Tsuneki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A History of Syria in One Hundred Sites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.135-139, 2016, One hundred sites tell us the history of Syria, 9781784913816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tell Al-Rawda. A Third Millennium BC City in the Arid Steppe (in English and Arabic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeopress. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One hundred sites tell us the history of Syria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.135-139, 2016, 9781784913816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325788v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02130354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils agricoles en pierre du Bronze ancien de Syrie : les têtes d’araires</w:t>
               </w:r>
@@ -4404,51 +4404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne d’Al-Rawda, travaux 2007-2010. Première partie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Al-Kontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,51 +4659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,221 +4834,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Troisième mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient-Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005/1, pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009247v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans la « Ville basse » orientale d'Ougarit</w:t>
               </w:r>
@@ -5267,51 +5267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,77 +6052,77 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869219v1</w:t>
+                <w:t xml:space="preserve">hal-03869204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temples à l'époque néo-babylonienne : une même conception de l'espace sacré</w:t>
               </w:r>
@@ -6220,77 +6220,77 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t>
+              <w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869204v1</w:t>
+                <w:t xml:space="preserve">hal-03869219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisons des dieux, maisons des hommes N° spécial consacré à Babylone 1991</w:t>
               </w:r>
@@ -7567,924 +7567,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00090618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crète</w:t>
+                <w:t xml:space="preserve">Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.208-210</w:t>
+              <w:t xml:space="preserve">, 2001, pp.838-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090620v1</w:t>
+                <w:t xml:space="preserve">halshs-00090637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armement</w:t>
+                <w:t xml:space="preserve">Phénicie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.75-78</w:t>
+              <w:t xml:space="preserve">, 2001, pp.647-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090616v1</w:t>
+                <w:t xml:space="preserve">halshs-00090628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville</w:t>
+                <w:t xml:space="preserve">Til-Barsip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.913-916</w:t>
+              <w:t xml:space="preserve">, 2001, pp.852-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090644v1</w:t>
+                <w:t xml:space="preserve">halshs-00090640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rue</w:t>
+                <w:t xml:space="preserve">Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.739-741</w:t>
+              <w:t xml:space="preserve">, 2001, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090633v1</w:t>
+                <w:t xml:space="preserve">halshs-00090617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temple</w:t>
+                <w:t xml:space="preserve">Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.838-841</w:t>
+              <w:t xml:space="preserve">, 2001, pp.913-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090637v1</w:t>
+                <w:t xml:space="preserve">halshs-00090644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénicie</w:t>
+                <w:t xml:space="preserve">Crète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.647-650</w:t>
+              <w:t xml:space="preserve">, 2001, pp.208-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090628v1</w:t>
+                <w:t xml:space="preserve">halshs-00090620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Til-Barsip</w:t>
+                <w:t xml:space="preserve">Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.852-854</w:t>
+              <w:t xml:space="preserve">, 2001, pp.739-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090640v1</w:t>
+                <w:t xml:space="preserve">halshs-00090633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois</w:t>
+                <w:t xml:space="preserve">Armement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.135-138</w:t>
+              <w:t xml:space="preserve">, 2001, pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090617v1</w:t>
+                <w:t xml:space="preserve">halshs-00090616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari</w:t>
+                <w:t xml:space="preserve">Ugarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.537-539</w:t>
+              <w:t xml:space="preserve">, 2001, pp.868-870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090624v1</w:t>
+                <w:t xml:space="preserve">halshs-00090643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugarit</w:t>
+                <w:t xml:space="preserve">Sidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.868-870</w:t>
+              <w:t xml:space="preserve">, 2001, pp.778-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090643v1</w:t>
+                <w:t xml:space="preserve">halshs-00090636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidon</w:t>
+                <w:t xml:space="preserve">Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.778-780</w:t>
+              <w:t xml:space="preserve">, 2001, pp.652-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090636v1</w:t>
+                <w:t xml:space="preserve">halshs-00090629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four</w:t>
+                <w:t xml:space="preserve">Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.341-343</w:t>
+              <w:t xml:space="preserve">, 2001, pp.537-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090623v1</w:t>
+                <w:t xml:space="preserve">halshs-00090624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre</w:t>
+                <w:t xml:space="preserve">Four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.652-654</w:t>
+              <w:t xml:space="preserve">, 2001, pp.341-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090629v1</w:t>
+                <w:t xml:space="preserve">halshs-00090623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziggurat</w:t>
               </w:r>
@@ -8717,253 +8717,406 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00090621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrages hydrauliques de l'âge du bronze et contemporains de la région de Bat / Al-Arid à Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle H2O'Lyon #6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological Mission of Bat / Al-Arid avec sous-titrage en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudet Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudet Corinne</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">hal-05537111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeological mission of Bat / Al-Arid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouamar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9031,51 +9184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84DED625"/>
+    <w:nsid w:val="40E77298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9262,51 +9415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6003-311X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05695557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/habitat-urbain-n%C3%A9o-assyrien-et-n%C3%A9o-babylonien/219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447118736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503551838-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Bakraji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rihawy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abboud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMR95V9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Kontar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peltenburg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090705v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Awad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Justin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chanon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090618v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090620v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090643v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090646v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudet Corinne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6003-311X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05695557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/habitat-urbain-n%C3%A9o-assyrien-et-n%C3%A9o-babylonien/219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447118736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503551838-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Bakraji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rihawy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abboud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMR95V9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Kontar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peltenburg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090705v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Awad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Justin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chanon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090618v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090628v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090636v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090646v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudet Corinne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>