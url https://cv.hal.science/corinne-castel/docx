--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -608,269 +608,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monumental Architecture at the Margins of the Syrian Desert: Spatial Analysis, Functions and Rituals of the Sanctuary of Tell Al-Rawda (Early Bronze Age IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchetti Nicolo; Campeggi Michael; Cavaliere Francesca; D’Orazio Claudia; Giacosa Gabriele; Mariani, Eleonora. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAANE Proceedings of the 12th International Congress on the Archaeology of the Ancient Near East, held in Bologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Harrassowitz Verlag, pp.759-776, 2023, Proceedings of the ICAANE, 978-3-447-11873-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/9783447118736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new approach to the acquisition of microtopography associated with geophysical survey (Bat/Al-Arid, Sultanate of Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in On- and Offshore Archaeological Prospection, Proceedings of the 15th International Conference on Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitätsverlag Kiel | Kiel University Publishing, pp.341-344, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.38072/978-3-928794-83-1/p68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,457 +932,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les premières villes de Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien, Martin Sauvage (éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belles Lettres/IFPO, pp.56, 2020, 978-2-251-45113-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrian Circular Cities of the Third Millennium BC: a Syrian Urban Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Castel; Jan-Waalke Meyer; Philippe Quenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circular Cities of Early Bronze Age Syria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUBARTU (XLII), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3-22 + pl.1 p. 389, 2020, 978-2-503-55183-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de ville planifiée du IIIe millénaire av. J.-C. : Tell Al-Rawda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(dir.) Martin Sauvage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belles Lettres / IFPO, pp.58, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières villes de Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(dir.) Martin Sauvage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belles Lettres/ IFPO, pp.56, 2020, 9782251451138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">First discoveries of the Bāt / al-Arid Mission (Sultanate of Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Eddisford. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Archaeopress, pp.71-84, 2020, Proceedings of the Seminar for Arabian Studies, 9781789696530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021159v1</w:t>
-              </w:r>
-[...299 lines deleted...]
-                <w:t xml:space="preserve">hal-03020994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux empreintes de sceaux-cylindres sur céramique du Bronze ancien IVB à Tell Al-Rawda : l’usage local d’une pratique sigillaire en Syrie intérieure</w:t>
               </w:r>
@@ -1435,345 +1435,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urban planning and urbanization in 3rd Millennium Syria. Tell Al-Rawda in context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Matthiae; Frances Pinnock; Marta D'Andrea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ebla and Beyond Ancient Near Eastern Studies after Fifty Years of Discoveries at Tell Mardikh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.75-105, 2018, Ebla and Beyond. Ancient Near Eastern Studies after Fifty Years of Discoveries at Tell Mardikh” Proceedings of the International Congress Held in Rome, 978-3-447-11000-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Third Millennium BC Cities in the arid zone of inner Syria: Settlement Landscape, Material Culture and Interregional Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HOREJS B.; SCHWALL C.; MÜLLER V.; LUCIANI M.; RITTER M.; GUIDETTI M.; SALISBURY R.B.; HÖFLMAYER F.; BÜRGE T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Congress on the Archaeology of the Ancient Near East, held in Vienna 25th-29th April 2016, Austrian Academy of Sciences, Wiesbaden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10th (1), Harrassowitz Verlag, pp.137-147, 2018, ICAANE Wien Proceedings 2016, 978-3-447-10997-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02131701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Paolo Matthiae; Frances Pinnock; Marta D'Andrea. </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tell Al-Rawda. A Third Millennium BC City in the Arid Steppe (in English and Arabic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archaeopress. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebla and Beyond Ancient Near Eastern Studies after Fifty Years of Discoveries at Tell Mardikh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.75-105, 2018, Ebla and Beyond. Ancient Near Eastern Studies after Fifty Years of Discoveries at Tell Mardikh” Proceedings of the International Congress Held in Rome, 978-3-447-11000-6</w:t>
+              <w:t xml:space="preserve">One hundred sites tell us the history of Syria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.135-139, 2016, 9781784913816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Al-Rawda. A Third Millennium BC City in the Arid Steppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Youssef Kanjou; Akira Tsuneki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A History of Syria in One Hundred Sites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.135-139, 2016, One hundred sites tell us the history of Syria, 9781784913816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02130354v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05325788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils agricoles en pierre du Bronze ancien de Syrie : les têtes d’araires</w:t>
               </w:r>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impact on the landscape around Al-Rawda (Syria) during the Early Bronze IV : evidence for exploitation, occupation and appropriation of the land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2369,51 +2369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOSUFFISANCE ALIMENTAIRE ET POPULATION A TELL AL-RAWDA :UNE VILLE DU TROISIÈME MILLÉNAIRE DANS LA STEPPE SYRIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4165,57 +4165,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne d’Al-Rawda, travaux 2007-2010. Première partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Al-Kontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Babour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135/1, pp.1-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Human impact on the landscape around Al-Rawda (Syria) during the Early Bronze IV : evidence for exploitation, occupation and appropriation of the land.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,1233 +4480,983 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Studia Chaburensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquest of new lands and water systems in the western Fertile Crescent (Central and Southern Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Awad</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamoun Abdulkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.91-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-010-0029-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00567300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t>
+              <w:t xml:space="preserve">, 2008, 129 (1), pp.5-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne d’Al-Rawda, travaux 2007-2010. Première partie.</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanism on the Margins: Third Millennium BC Al-Rawda in the Arid Zone of Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazir Awad</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peltenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81, pp.601-616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troisième mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient-Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005/1, pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Al-Kontar</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taos Babour</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bano</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135/1, pp.1-54</w:t>
+              <w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Maamoun Abdulkarim</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans la « Ville basse » orientale d'Ougarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hors série 10, pp.28-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuxième mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Nouvelles d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orient Express 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection géophysique sur le site de Al-Rawda et urbanisme en Syrie au Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Archambault</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (2), pp.93-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 129 (1), pp.5-54</w:t>
+              <w:t xml:space="preserve">, 2004, 1, pp.27-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Urbanism on the Margins: Third Millennium BC Al-Rawda in the Arid Zone of Syria</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Première mission archéologique syro-française dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...337 lines deleted...]
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Awad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Nouvelles d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Orient Express 1</w:t>
-[...287 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2003, Orient Express 1, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00090681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6052,77 +6052,77 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t>
+              <w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869204v1</w:t>
+                <w:t xml:space="preserve">hal-03869219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temples à l'époque néo-babylonienne : une même conception de l'espace sacré</w:t>
               </w:r>
@@ -6220,77 +6220,77 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869219v1</w:t>
+                <w:t xml:space="preserve">hal-03869204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisons des dieux, maisons des hommes N° spécial consacré à Babylone 1991</w:t>
               </w:r>
@@ -6904,164 +6904,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La première ville n’existe pas. La ville au Proche-Orient pré-classique, selon les archéologues (1ère partie) ArchéOrient Le Blog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paroles au Petit Palais pour l’archéologie du Proche-Orient ArchéOrient - Le Blog, 13 novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Chanon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05324242v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05323999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Tuqan Excavations and Regional Perspectives ; Cultural Developments in Inner Syria from the Early Bronze Age to the Persian/Hellenistic Period ArchéOrient Le Blog Compte-rendu d'un colloque à Lecce (Italie), 2013</w:t>
               </w:r>
@@ -7360,1407 +7360,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyr</w:t>
+                <w:t xml:space="preserve">Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.865-866</w:t>
+              <w:t xml:space="preserve">, 2001, pp.838-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090642v1</w:t>
+                <w:t xml:space="preserve">halshs-00090637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilier</w:t>
+                <w:t xml:space="preserve">Armement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.537-539</w:t>
+              <w:t xml:space="preserve">, 2001, pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090625v1</w:t>
+                <w:t xml:space="preserve">halshs-00090616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byblos</w:t>
+                <w:t xml:space="preserve">Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.146-148</w:t>
+              <w:t xml:space="preserve">, 2001, pp.739-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090618v1</w:t>
+                <w:t xml:space="preserve">halshs-00090633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temple</w:t>
+                <w:t xml:space="preserve">Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.838-841</w:t>
+              <w:t xml:space="preserve">, 2001, pp.913-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090637v1</w:t>
+                <w:t xml:space="preserve">halshs-00090644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénicie</w:t>
+                <w:t xml:space="preserve">Crète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.647-650</w:t>
+              <w:t xml:space="preserve">, 2001, pp.208-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090628v1</w:t>
+                <w:t xml:space="preserve">halshs-00090620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Til-Barsip</w:t>
+                <w:t xml:space="preserve">Phénicie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.852-854</w:t>
+              <w:t xml:space="preserve">, 2001, pp.647-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090640v1</w:t>
+                <w:t xml:space="preserve">halshs-00090628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois</w:t>
+                <w:t xml:space="preserve">Til-Barsip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.135-138</w:t>
+              <w:t xml:space="preserve">, 2001, pp.852-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090617v1</w:t>
+                <w:t xml:space="preserve">halshs-00090640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville</w:t>
+                <w:t xml:space="preserve">Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.913-916</w:t>
+              <w:t xml:space="preserve">, 2001, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090644v1</w:t>
+                <w:t xml:space="preserve">halshs-00090617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crète</w:t>
+                <w:t xml:space="preserve">Ugarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.208-210</w:t>
+              <w:t xml:space="preserve">, 2001, pp.868-870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090620v1</w:t>
+                <w:t xml:space="preserve">halshs-00090643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rue</w:t>
+                <w:t xml:space="preserve">Sidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.739-741</w:t>
+              <w:t xml:space="preserve">, 2001, pp.778-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090633v1</w:t>
+                <w:t xml:space="preserve">halshs-00090636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armement</w:t>
+                <w:t xml:space="preserve">Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.75-78</w:t>
+              <w:t xml:space="preserve">, 2001, pp.652-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090616v1</w:t>
+                <w:t xml:space="preserve">halshs-00090629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugarit</w:t>
+                <w:t xml:space="preserve">Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.868-870</w:t>
+              <w:t xml:space="preserve">, 2001, pp.537-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090643v1</w:t>
+                <w:t xml:space="preserve">halshs-00090624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidon</w:t>
+                <w:t xml:space="preserve">Four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.778-780</w:t>
+              <w:t xml:space="preserve">, 2001, pp.341-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090636v1</w:t>
+                <w:t xml:space="preserve">halshs-00090623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre</w:t>
+                <w:t xml:space="preserve">Ziggurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.652-654</w:t>
+              <w:t xml:space="preserve">, 2001, pp.918-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090629v1</w:t>
+                <w:t xml:space="preserve">halshs-00090646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari</w:t>
+                <w:t xml:space="preserve">Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.537-539</w:t>
+              <w:t xml:space="preserve">, 2001, pp.614-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090624v1</w:t>
+                <w:t xml:space="preserve">halshs-00090626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four</w:t>
+                <w:t xml:space="preserve">Chypre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.341-343</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090623v1</w:t>
+                <w:t xml:space="preserve">halshs-00090619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziggurat</w:t>
+                <w:t xml:space="preserve">Ebla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.918-919</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090646v1</w:t>
+                <w:t xml:space="preserve">halshs-00090621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palais</w:t>
+                <w:t xml:space="preserve">Byblos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.614-616</w:t>
+              <w:t xml:space="preserve">, 2001, pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090626v1</w:t>
+                <w:t xml:space="preserve">halshs-00090618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chypre</w:t>
+                <w:t xml:space="preserve">Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">, 2001, pp.865-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090619v1</w:t>
+                <w:t xml:space="preserve">halshs-00090642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebla</w:t>
+                <w:t xml:space="preserve">Mobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">, 2001, pp.537-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090621v1</w:t>
+                <w:t xml:space="preserve">halshs-00090625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9032,51 +9032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9184,51 +9184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40E77298"/>
+    <w:nsid w:val="F524D694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9415,51 +9415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6003-311X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05695557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/habitat-urbain-n%C3%A9o-assyrien-et-n%C3%A9o-babylonien/219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447118736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503551838-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Bakraji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rihawy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abboud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMR95V9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Kontar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peltenburg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090705v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Awad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Justin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chanon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090618v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090628v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090636v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090646v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudet Corinne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6003-311X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05695557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/habitat-urbain-n%C3%A9o-assyrien-et-n%C3%A9o-babylonien/219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447118736" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503551838-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Bakraji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rihawy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abboud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMR95V9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Kontar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peltenburg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090705v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Awad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Justin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324242v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chanon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090616v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090628v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudet Corinne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>