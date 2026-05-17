--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -608,269 +608,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new approach to the acquisition of microtopography associated with geophysical survey (Bat/Al-Arid, Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in On- and Offshore Archaeological Prospection, Proceedings of the 15th International Conference on Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitätsverlag Kiel | Kiel University Publishing, pp.341-344, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38072/978-3-928794-83-1/p68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monumental Architecture at the Margins of the Syrian Desert: Spatial Analysis, Functions and Rituals of the Sanctuary of Tell Al-Rawda (Early Bronze Age IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchetti Nicolo; Campeggi Michael; Cavaliere Francesca; D’Orazio Claudia; Giacosa Gabriele; Mariani, Eleonora. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAANE Proceedings of the 12th International Congress on the Archaeology of the Ancient Near East, held in Bologne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Harrassowitz Verlag, pp.759-776, 2023, Proceedings of the ICAANE, 978-3-447-11873-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13173/9783447118736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,457 +932,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First discoveries of the Bāt / al-Arid Mission (Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Eddisford. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Archaeopress, pp.71-84, 2020, Proceedings of the Seminar for Arabian Studies, 9781789696530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les premières villes de Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien, Martin Sauvage (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belles Lettres/IFPO, pp.56, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrian Circular Cities of the Third Millennium BC: a Syrian Urban Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Castel; Jan-Waalke Meyer; Philippe Quenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circular Cities of Early Bronze Age Syria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUBARTU (XLII), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3-22 + pl.1 p. 389, 2020, 978-2-503-55183-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un exemple de ville planifiée du IIIe millénaire av. J.-C. : Tell Al-Rawda</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières villes de Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(dir.) Martin Sauvage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belles Lettres / IFPO, pp.58, 2020</w:t>
+              <w:t xml:space="preserve">, Belles Lettres/ IFPO, pp.56, 2020, 9782251451138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les premières villes de Syrie</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de ville planifiée du IIIe millénaire av. J.-C. : Tell Al-Rawda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(dir.) Martin Sauvage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belles Lettres/ IFPO, pp.56, 2020, 9782251451138</w:t>
+              <w:t xml:space="preserve">, Belles Lettres / IFPO, pp.58, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
-[...40 lines deleted...]
-                <w:t xml:space="preserve">hal-03021159v1</w:t>
+                <w:t xml:space="preserve">hal-03021018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux empreintes de sceaux-cylindres sur céramique du Bronze ancien IVB à Tell Al-Rawda : l’usage local d’une pratique sigillaire en Syrie intérieure</w:t>
               </w:r>
@@ -1435,186 +1435,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Third Millennium BC Cities in the arid zone of inner Syria: Settlement Landscape, Material Culture and Interregional Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouamar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HOREJS B.; SCHWALL C.; MÜLLER V.; LUCIANI M.; RITTER M.; GUIDETTI M.; SALISBURY R.B.; HÖFLMAYER F.; BÜRGE T. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 10th International Congress on the Archaeology of the Ancient Near East, held in Vienna 25th-29th April 2016, Austrian Academy of Sciences, Wiesbaden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10th (1), Harrassowitz Verlag, pp.137-147, 2018, ICAANE Wien Proceedings 2016, 978-3-447-10997-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02131701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urban planning and urbanization in 3rd Millennium Syria. Tell Al-Rawda in context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Matthiae; Frances Pinnock; Marta D'Andrea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebla and Beyond Ancient Near Eastern Studies after Fifty Years of Discoveries at Tell Mardikh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz Verlag, pp.75-105, 2018, Ebla and Beyond. Ancient Near Eastern Studies after Fifty Years of Discoveries at Tell Mardikh” Proceedings of the International Congress Held in Rome, 978-3-447-11000-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02130379v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02131701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Al-Rawda. A Third Millennium BC City in the Arid Steppe (in English and Arabic)</w:t>
               </w:r>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impact on the landscape around Al-Rawda (Syria) during the Early Bronze IV : evidence for exploitation, occupation and appropriation of the land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2369,51 +2369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOSUFFISANCE ALIMENTAIRE ET POPULATION A TELL AL-RAWDA :UNE VILLE DU TROISIÈME MILLÉNAIRE DANS LA STEPPE SYRIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4165,372 +4165,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Human impact on the landscape around Al-Rawda (Syria) during the Early Bronze IV : evidence for exploitation, occupation and appropriation of the land.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Studia Chaburensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.173-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne d’Al-Rawda, travaux 2007-2010. Première partie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Al-Kontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Babour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135/1, pp.1-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103730v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01472166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquest of new lands and water systems in the western Fertile Crescent (Central and Southern Syria)</w:t>
               </w:r>
@@ -4672,51 +4672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4834,629 +4834,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Troisième mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orient-Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005/1, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans la « Ville basse » orientale d'Ougarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hors série 10, pp.28-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuxième mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Nouvelles d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orient Express 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection géophysique sur le site de Al-Rawda et urbanisme en Syrie au Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Archambault</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (2), pp.93-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Boudier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Courbon</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t>
+              <w:t xml:space="preserve">, 2004, 1, pp.27-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Première mission archéologique syro-française dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Awad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Nouvelles d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Orient Express 1</w:t>
-[...287 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2003, Orient Express 1, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00090681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6003,50 +6003,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temples à l'époque néo-babylonienne : une même conception de l'espace sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, n°1, pp.169-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6072,126 +6141,57 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869219v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05326623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t>
               </w:r>
@@ -6904,164 +6904,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paroles au Petit Palais pour l’archéologie du Proche-Orient ArchéOrient - Le Blog, 13 novembre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La première ville n’existe pas. La ville au Proche-Orient pré-classique, selon les archéologues (1ère partie) ArchéOrient Le Blog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323999v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05324242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Tuqan Excavations and Regional Perspectives ; Cultural Developments in Inner Syria from the Early Bronze Age to the Persian/Hellenistic Period ArchéOrient Le Blog Compte-rendu d'un colloque à Lecce (Italie), 2013</w:t>
               </w:r>
@@ -7360,234 +7360,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temple</w:t>
+                <w:t xml:space="preserve">Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.838-841</w:t>
+              <w:t xml:space="preserve">, 2001, pp.865-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090637v1</w:t>
+                <w:t xml:space="preserve">halshs-00090642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armement</w:t>
+                <w:t xml:space="preserve">Mobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.75-78</w:t>
+              <w:t xml:space="preserve">, 2001, pp.537-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090616v1</w:t>
+                <w:t xml:space="preserve">halshs-00090625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rue</w:t>
+                <w:t xml:space="preserve">Byblos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.739-741</w:t>
+              <w:t xml:space="preserve">, 2001, pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090633v1</w:t>
+                <w:t xml:space="preserve">halshs-00090618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville</w:t>
               </w:r>
@@ -7705,441 +7705,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00090620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénicie</w:t>
+                <w:t xml:space="preserve">Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.647-650</w:t>
+              <w:t xml:space="preserve">, 2001, pp.739-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090628v1</w:t>
+                <w:t xml:space="preserve">halshs-00090633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Til-Barsip</w:t>
+                <w:t xml:space="preserve">Armement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.852-854</w:t>
+              <w:t xml:space="preserve">, 2001, pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090640v1</w:t>
+                <w:t xml:space="preserve">halshs-00090616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois</w:t>
+                <w:t xml:space="preserve">Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.135-138</w:t>
+              <w:t xml:space="preserve">, 2001, pp.838-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090617v1</w:t>
+                <w:t xml:space="preserve">halshs-00090637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugarit</w:t>
+                <w:t xml:space="preserve">Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.868-870</w:t>
+              <w:t xml:space="preserve">, 2001, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090643v1</w:t>
+                <w:t xml:space="preserve">halshs-00090617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidon</w:t>
+                <w:t xml:space="preserve">Phénicie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.778-780</w:t>
+              <w:t xml:space="preserve">, 2001, pp.647-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090636v1</w:t>
+                <w:t xml:space="preserve">halshs-00090628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre</w:t>
+                <w:t xml:space="preserve">Til-Barsip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.652-654</w:t>
+              <w:t xml:space="preserve">, 2001, pp.852-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090629v1</w:t>
+                <w:t xml:space="preserve">halshs-00090640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari</w:t>
               </w:r>
@@ -8188,579 +8188,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00090624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four</w:t>
+                <w:t xml:space="preserve">Ugarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.341-343</w:t>
+              <w:t xml:space="preserve">, 2001, pp.868-870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090623v1</w:t>
+                <w:t xml:space="preserve">halshs-00090643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziggurat</w:t>
+                <w:t xml:space="preserve">Sidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.918-919</w:t>
+              <w:t xml:space="preserve">, 2001, pp.778-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090646v1</w:t>
+                <w:t xml:space="preserve">halshs-00090636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palais</w:t>
+                <w:t xml:space="preserve">Four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.614-616</w:t>
+              <w:t xml:space="preserve">, 2001, pp.341-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090626v1</w:t>
+                <w:t xml:space="preserve">halshs-00090623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chypre</w:t>
+                <w:t xml:space="preserve">Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">, 2001, pp.652-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090619v1</w:t>
+                <w:t xml:space="preserve">halshs-00090629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebla</w:t>
+                <w:t xml:space="preserve">Ziggurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">, 2001, pp.918-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090621v1</w:t>
+                <w:t xml:space="preserve">halshs-00090646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byblos</w:t>
+                <w:t xml:space="preserve">Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.146-148</w:t>
+              <w:t xml:space="preserve">, 2001, pp.614-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090618v1</w:t>
+                <w:t xml:space="preserve">halshs-00090626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyr</w:t>
+                <w:t xml:space="preserve">Chypre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.865-866</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090642v1</w:t>
+                <w:t xml:space="preserve">halshs-00090619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilier</w:t>
+                <w:t xml:space="preserve">Ebla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.537-539</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00090625v1</w:t>
+                <w:t xml:space="preserve">halshs-00090621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9032,51 +9032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9184,51 +9184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F524D694"/>
+    <w:nsid w:val="DB2FFAC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9415,51 +9415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6003-311X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05695557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/habitat-urbain-n%C3%A9o-assyrien-et-n%C3%A9o-babylonien/219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447118736" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503551838-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Bakraji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rihawy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abboud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMR95V9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Kontar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peltenburg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090705v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Awad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Justin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324242v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chanon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090616v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090628v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudet Corinne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6003-311X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05695557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/habitat-urbain-n%C3%A9o-assyrien-et-n%C3%A9o-babylonien/219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447118736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503551838-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Bakraji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rihawy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abboud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWMR95V9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Kontar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peltenburg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090705v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Awad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Justin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chanon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090618v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090628v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090643v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090646v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudet Corinne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>